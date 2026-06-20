--- v0 (2026-04-30)
+++ v1 (2026-06-20)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 30/04/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 20/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 06 « Composants de baies et vitrages »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -1743,61 +1743,50 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les propositions de modifications ont été examinées par le GS. La liste exhaustive sera mise à jour en conséquence et envoyée aux membres du GS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">La liste des évolutions mineures « Simplification des DTA-AT du GS6_V3_2025 » est disponible au lien ci-dessous.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...9 lines deleted...]
-    </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811024" w:h="16837.795275591"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1923,51 +1912,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="B0086746"/>
+    <w:nsid w:val="B0DA23BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2071,51 +2060,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="602A999A"/>
+    <w:nsid w:val="FDC630C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2219,51 +2208,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="FBB6CADE"/>
+    <w:nsid w:val="FC1BCE39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2367,51 +2356,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="5FAEC9A9"/>
+    <w:nsid w:val="D5B8E12E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2515,51 +2504,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="988373EE"/>
+    <w:nsid w:val="BBA78EF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2663,51 +2652,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="E54D0335"/>
+    <w:nsid w:val="142D25E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2811,51 +2800,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="FB486ACA"/>
+    <w:nsid w:val="F61E8DB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2959,51 +2948,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="2F13A336"/>
+    <w:nsid w:val="0E3DD1DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3107,51 +3096,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="AC35C393"/>
+    <w:nsid w:val="20981ABB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3255,51 +3244,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="119794CB"/>
+    <w:nsid w:val="660804A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3403,51 +3392,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="D1272BA4"/>
+    <w:nsid w:val="E20E5CD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>