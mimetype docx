--- v1 (2026-06-20)
+++ v2 (2026-08-08)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 20/06/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 08/08/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 06 « Composants de baies et vitrages »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -1912,51 +1912,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="B0DA23BC"/>
+    <w:nsid w:val="B275922F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2060,51 +2060,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="FDC630C0"/>
+    <w:nsid w:val="D283C6B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2208,51 +2208,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="FC1BCE39"/>
+    <w:nsid w:val="F13B2E2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2356,51 +2356,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="D5B8E12E"/>
+    <w:nsid w:val="7CF532F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2504,51 +2504,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="BBA78EF6"/>
+    <w:nsid w:val="1BDDE026"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2652,51 +2652,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="142D25E5"/>
+    <w:nsid w:val="2C732EA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2800,51 +2800,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="F61E8DB9"/>
+    <w:nsid w:val="3020F2F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2948,51 +2948,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="0E3DD1DF"/>
+    <w:nsid w:val="1A5B4B7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3096,51 +3096,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="20981ABB"/>
+    <w:nsid w:val="31B188B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3244,51 +3244,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="660804A4"/>
+    <w:nsid w:val="4C360DC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3392,51 +3392,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="E20E5CD8"/>
+    <w:nsid w:val="1A190EB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>