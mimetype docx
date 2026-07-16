--- v0 (2026-06-01)
+++ v1 (2026-07-16)
@@ -12,51 +12,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 09 - Édité le 01/06/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 09 - Édité le 17/07/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 09 « Cloisons, doublages et plafonds »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -3826,51 +3826,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="77E2CDC3"/>
+    <w:nsid w:val="8DA764D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3974,51 +3974,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="D7B902D9"/>
+    <w:nsid w:val="2A9A66BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4122,51 +4122,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="967E9247"/>
+    <w:nsid w:val="98D52F4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4270,51 +4270,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="C0F34DBF"/>
+    <w:nsid w:val="92C5A9C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4418,51 +4418,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="BDADCBCE"/>
+    <w:nsid w:val="1876596E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4566,51 +4566,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="9E0DDBDA"/>
+    <w:nsid w:val="5CF6F448"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4714,51 +4714,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="1AE0D63B"/>
+    <w:nsid w:val="8FED95D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4862,51 +4862,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="4DD864B6"/>
+    <w:nsid w:val="5968AD37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5010,51 +5010,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="DA44C14B"/>
+    <w:nsid w:val="17B8180F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5158,51 +5158,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="D76A403A"/>
+    <w:nsid w:val="7100461E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5306,51 +5306,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="C41B33FD"/>
+    <w:nsid w:val="C7041655"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5454,51 +5454,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="2169C4B9"/>
+    <w:nsid w:val="5A2E8436"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5602,51 +5602,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="3625EFE2"/>
+    <w:nsid w:val="88C26E67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5750,51 +5750,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="82CC1EBC"/>
+    <w:nsid w:val="4CBECAAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5898,51 +5898,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="15A8D140"/>
+    <w:nsid w:val="DACD48F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6046,51 +6046,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="B559908E"/>
+    <w:nsid w:val="2FC9FE12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6194,51 +6194,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="408F126C"/>
+    <w:nsid w:val="6CEBD046"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6342,51 +6342,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="6850B917"/>
+    <w:nsid w:val="032081D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6490,51 +6490,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="4DFB2061"/>
+    <w:nsid w:val="80AD7746"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>