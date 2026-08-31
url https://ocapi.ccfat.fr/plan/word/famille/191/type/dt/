--- v1 (2026-07-16)
+++ v2 (2026-08-31)
@@ -12,51 +12,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 09 - Édité le 17/07/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 09 - Édité le 31/08/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 09 « Cloisons, doublages et plafonds »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -265,62 +265,62 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les ouvrages soumis à une pression vent de strictement supérieure à 20 daN/m² et dont la hauteur visée de la gamme dépasse 7,00 m – dans ce cas, il est admis que des hauteurs inférieures à 7,00 m soient revendiquées. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Le diagramme et le tableau ci-dessous illustrent le domaine d’application du présent guide. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:1197pt; height:601pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
+          <v:shape type="#_x0000_t75" style="width:684pt; height:339pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:580pt; height:50pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
+          <v:shape type="#_x0000_t75" style="width:1226pt; height:546pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lorsqu’il est applicable, l’Eurocode 3 peut être utilisé pour un dimensionnement sans essai.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pour les contre cloisons, leur hauteur doit être supérieure à 7,00 m sous une condition de pression de vent d’au moins 10 daN/m² après justification par essais de flexion et vérification du critère de flèche H/240 ou H/500.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Décrire le procédé et ses principes généraux. Le domaine d’emploi revendiqué doit comprendre notamment :</w:t>
@@ -1194,51 +1194,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 10/02/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sous 50 kg/m, la flèche enregistrée à 1,50m du niveau bas ou des planchers intermédiaires adjacents à une cloison doit être inférieure à 1 cm.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:529pt; height:145pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
+          <v:shape type="#_x0000_t75" style="width:556pt; height:137pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId11" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P [daN] = F x e</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">F = 50 daN/m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">EI [daN.m²] = déterminé à partir de l’essai de flexion </w:t>
@@ -1324,51 +1324,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">La vérification de la résistance à l’effort tranchant par essai ou par calcul doit également être effectuée au niveau des pièces de liaison (fixations, ancrages, rails, dispositifs coulissants en tête de cloisons, etc.). Ceci vaut pour tous les pièces de liaison qui sont clairement identifiées et non génériques dans l’Avis Technique, dans ce cas les efforts auxquels ils sont soumis sont donnés.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les fixations des rails haut et bas à la structure devront pouvoir supporter les charges suivantes :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:1318pt; height:251pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
+          <v:shape type="#_x0000_t75" style="width:714pt; height:140pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId12" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Notas :1,95 = 1,3 x 1,5 (multiplication des coefficients appliqués aussi aux essais de flexion).Pour le calcul de F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t xml:space="preserve">ELU</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, la résistance des organes de fixation aux ELU doit être considérée</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1713,95 +1713,95 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tableau de détermination de la pression de vent maximale pour les cloisons en fonction des charge de vent dans les locaux de part et d'autre de la cloison</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">DEFINITION DES LOCAUX ET DU TAUX D’OUVERTURE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:688pt; height:397pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
+          <v:shape type="#_x0000_t75" style="width:483pt; height:284pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId14" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pour utiliser les valeurs de pression de vent du tableau ci-dessus, les deux conditions suivantes doivent être respectées :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">µ1 ≤ 30% valeur maximale (surface totale des ouvrants par façade du local /surface totale des cloisons et doublage par façade du local) = max (S1/A1 ; S3/A2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">µ2 (voir ci-dessous) : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:576pt; height:49pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
+          <v:shape type="#_x0000_t75" style="width:438pt; height:49pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId15" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Locaux classés P0</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Le taux d’ouverture par local est considéré comme nul : µ2 = 0.</w:t>
@@ -2302,51 +2302,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 10/02/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sous 50 kg/m, la flèche enregistrée à 1,50m du niveau bas ou des planchers intermédiaires adjacents à une contre-cloison doit être inférieure à 1 cm.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:529pt; height:145pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
+          <v:shape type="#_x0000_t75" style="width:556pt; height:137pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId18" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P [daN] = F x e</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">F = 50 daN/m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">EI [daN.m²] = déterminé à partir de l’essai de flexion</w:t>
@@ -2432,51 +2432,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">La vérification de la résistance à l’effort tranchant par essai ou par calcul doit également être effectuée au niveau des pièces de liaison (fixations, ancrages, rails, dispositifs coulissants en tête de cloisons, etc.). Ceci vaut pour tous les pièces de liaison qui sont clairement identifiées et non génériques dans l’Avis Technique, dans ce cas les efforts auxquels ils sont soumis sont donnés.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les fixations des rails haut et bas à la structure devront pouvoir supporter les charges suivantes :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:1318pt; height:251pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
+          <v:shape type="#_x0000_t75" style="width:714pt; height:140pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId19" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Notas : 1,95 = 1,3 x 1,5 (multiplication des coefficients appliqués aussi aux essais de flexion). Pour le calcul de F</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t xml:space="preserve">ELU</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, la résistance des organes de fixation aux ELU doit être considérée</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3826,51 +3826,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="8DA764D7"/>
+    <w:nsid w:val="25D61C45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3974,51 +3974,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="2A9A66BF"/>
+    <w:nsid w:val="309193E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4122,51 +4122,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="98D52F4D"/>
+    <w:nsid w:val="F082B071"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4270,51 +4270,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="92C5A9C5"/>
+    <w:nsid w:val="5110C81F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4418,51 +4418,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="1876596E"/>
+    <w:nsid w:val="B9F00686"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4566,51 +4566,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="5CF6F448"/>
+    <w:nsid w:val="A4F6E027"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4714,51 +4714,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="8FED95D4"/>
+    <w:nsid w:val="145586F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4862,51 +4862,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="5968AD37"/>
+    <w:nsid w:val="708ACA93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5010,51 +5010,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="17B8180F"/>
+    <w:nsid w:val="00C3DB6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5158,51 +5158,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="7100461E"/>
+    <w:nsid w:val="728D987A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5306,51 +5306,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="C7041655"/>
+    <w:nsid w:val="5BB6BD26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5454,51 +5454,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="5A2E8436"/>
+    <w:nsid w:val="B10311BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5602,51 +5602,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="88C26E67"/>
+    <w:nsid w:val="34298C8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5750,51 +5750,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="4CBECAAB"/>
+    <w:nsid w:val="869EC085"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5898,51 +5898,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="DACD48F8"/>
+    <w:nsid w:val="569225C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6046,51 +6046,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="2FC9FE12"/>
+    <w:nsid w:val="268A6B2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6194,51 +6194,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="6CEBD046"/>
+    <w:nsid w:val="494B9380"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6342,51 +6342,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="032081D3"/>
+    <w:nsid w:val="DC89084A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6490,51 +6490,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="80AD7746"/>
+    <w:nsid w:val="CDA586DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>