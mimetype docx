--- v2 (2026-08-31)
+++ v3 (2026-10-02)
@@ -12,51 +12,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 09 - Édité le 31/08/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 09 - Édité le 02/10/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 09 « Cloisons, doublages et plafonds »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2939,51 +2939,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="279D2469"/>
+    <w:nsid w:val="3B49DC48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3087,51 +3087,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="7790D994"/>
+    <w:nsid w:val="75186B44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3235,51 +3235,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="9B278C3B"/>
+    <w:nsid w:val="CB6EA996"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3383,51 +3383,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="41CA1B09"/>
+    <w:nsid w:val="B3863619"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3531,51 +3531,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="F75A796C"/>
+    <w:nsid w:val="74BCF8C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3679,51 +3679,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="6C8D766D"/>
+    <w:nsid w:val="A119AB38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3827,51 +3827,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="8882EF88"/>
+    <w:nsid w:val="FE406EE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3975,51 +3975,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="3335977E"/>
+    <w:nsid w:val="9D0238DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4123,51 +4123,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="3F070F2B"/>
+    <w:nsid w:val="0E66F08E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4271,51 +4271,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="2E8CAB34"/>
+    <w:nsid w:val="F5365ABA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4419,51 +4419,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="F3CF0C0E"/>
+    <w:nsid w:val="F1076A2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4567,51 +4567,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="A69539BA"/>
+    <w:nsid w:val="B59AA208"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4715,51 +4715,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="375B9154"/>
+    <w:nsid w:val="E67C815D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4863,51 +4863,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="803C90D5"/>
+    <w:nsid w:val="07600D6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5011,51 +5011,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="3F9D4E28"/>
+    <w:nsid w:val="10E07F29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5159,51 +5159,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="D004749F"/>
+    <w:nsid w:val="217DF7E5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5307,51 +5307,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="72313133"/>
+    <w:nsid w:val="3D40A419"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5455,51 +5455,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="42B431B9"/>
+    <w:nsid w:val="559D8DC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5603,51 +5603,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="E3EA2BC1"/>
+    <w:nsid w:val="24755A33"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5751,51 +5751,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="1316BBD3"/>
+    <w:nsid w:val="0A0BA0F6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5899,51 +5899,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="BECB02C9"/>
+    <w:nsid w:val="F618CBE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6047,51 +6047,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="7C336C11"/>
+    <w:nsid w:val="52736430"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6195,51 +6195,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="510FACEE"/>
+    <w:nsid w:val="A6F32320"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6343,51 +6343,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="B7140ED0"/>
+    <w:nsid w:val="99DCF540"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6491,51 +6491,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="0D45DE77"/>
+    <w:nsid w:val="19B399CA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6639,51 +6639,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="16CCF608"/>
+    <w:nsid w:val="ABE9481A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6787,51 +6787,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="F27492E0"/>
+    <w:nsid w:val="DACB608F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>