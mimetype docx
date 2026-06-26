--- v0 (2026-05-05)
+++ v1 (2026-06-26)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 13 - Édité le 05/05/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 13 - Édité le 26/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 13 « Procédés pour la mise en œuvre des revêtements »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -773,51 +773,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="1A9EE638"/>
+    <w:nsid w:val="B6616D9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>