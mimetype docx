--- v1 (2026-06-26)
+++ v2 (2026-07-27)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 13 - Édité le 26/06/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 13 - Édité le 27/07/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 13 « Procédés pour la mise en œuvre des revêtements »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -773,51 +773,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="B6616D9E"/>
+    <w:nsid w:val="B47B5A94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>