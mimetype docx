--- v2 (2026-07-27)
+++ v3 (2026-08-19)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 13 - Édité le 27/07/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 13 - Édité le 19/08/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 13 « Procédés pour la mise en œuvre des revêtements »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -255,397 +255,424 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">3.4. Adjuvant</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">3.5. Produits associés</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
-        <w:t xml:space="preserve">4. Fabrication et contrôles</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">4.1. Fabrication</w:t>
+        <w:t xml:space="preserve">4. Mise en oeuvre dans les locaux P4 - P4S</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.1. Nature du support</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.2. Travaux préliminaires</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.2.1. Planche d'essai in-situ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.2.2. Bande périphérique</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.2.3. Cas d'une chape désolidarisée</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.2.4. Cas d'une chape adhérente</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="2160" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.2.4.1. Préparation du support</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="2160" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.2.4.2. Application de la barbotine</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.3. Préparation et mise en oeuvre de la chape</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.3.1. Condition d'application</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.3.2. Préparation du mélange</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.3.3. Mise en oeuvre de la chape</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.4. Traitement des points singuliers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.5. Réalisation des joints</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.6. Tolérances d'exécution</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.7. Mise en oeuvre du carrelage collé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.8. Délai de remise en service</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Mise en oeuvre dans les locaux P2 et P3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.1. En neuf</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.2. Rénovation sur ancien revêtement</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.2.1. Pose adhérente sur ancien carrelage</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="2160" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.2.1.1. Reconnaissance du support</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="2160" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.2.1.2. Préparation du support</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="2160" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.2.1.3. Mise en oeuvre de la chape</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.2.2. Pose désolidarisée sur ancien carrelage</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Maintien en service du produit ou procédé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Traitement en fin de vie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Assistance technique</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Principes de fabrication et de contrôle de cette fabrication</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.1. Fabrication</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 03/02/2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Le Groupe Spécialisé n°13 a émis une jurisprudence concernant le mode de production sur chantier.Dorénavant, l’utilisation des pompes à chapes pour la fabrication des procédés dont le temps de prise est inférieur à 1h est exclue.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
-        <w:t xml:space="preserve">4.2. Contrôles</w:t>
+        <w:t xml:space="preserve">9.2. Contrôles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
-        <w:t xml:space="preserve">5. Mise en oeuvre dans les locaux P4 - P4S</w:t>
-[...186 lines deleted...]
-        <w:t xml:space="preserve">5.8. Délai de remise en service</w:t>
+        <w:t xml:space="preserve">10. Mention des justificatifs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
-        <w:t xml:space="preserve">6. Mise en oeuvre dans les locaux P2 et P3</w:t>
-[...94 lines deleted...]
-        <w:t xml:space="preserve">8. Références</w:t>
+        <w:t xml:space="preserve">11. Références</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811024" w:h="16837.795275591"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -773,51 +800,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="B47B5A94"/>
+    <w:nsid w:val="4C4DCA43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>