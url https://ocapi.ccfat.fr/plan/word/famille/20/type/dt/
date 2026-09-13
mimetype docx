--- v3 (2026-08-19)
+++ v4 (2026-09-13)
@@ -11,172 +11,258 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 13 - Édité le 19/08/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 13 - Édité le 13/09/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 13 « Procédés pour la mise en œuvre des revêtements »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
         <w:t xml:space="preserve">Famille de produits ou procédés : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
         <w:t xml:space="preserve">Chape rapide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Description</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.1. Principe</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2. Caractéristiques des composants</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2.1. Liant</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2.2. Mortier</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2.3. Conditionnement et stockage</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2.4. Adjuvants</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2.5. Produits associés</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.3. Données environnnementales</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Domaine d'emploi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.1. Domaine d'emploi</w:t>
-[...56 lines deleted...]
-        <w:t xml:space="preserve">2.4. Epaisseurs nominales minimales (mm)</w:t>
+        <w:t xml:space="preserve">2.1. Zone géographique</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.2. Ouvrages visés</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.2.1. Locaux visés</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.2.2. Nature des supports</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.2.3. Revêtements</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.2.4. Epaisseurs nominales minimales (mm)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Le Groupe Spécialisé n° 13 a émis une jurisprudence concernant l’épaisseur minimale des chapes rapides. Dorénavant,  l’épaisseur minimale de la chape en pose désolidarisée ou flottante sera définie en fonction des performances déclarées en flexion de la chape (tableau 2) à savoir :</w:t>
       </w:r>
@@ -186,493 +272,590 @@
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">45 mm sans être ponctuellement inférieure à 40 mm si F ≥ 5 MPa,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">35 mm sans être ponctuellement inférieure à 30 mm si F ≥ 6 MPa.</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.3. Aptitude à l'emploi du procédé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.7. Mise en œuvre en extérieur</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 17/09/2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Suite aux échanges, le Groupe Spécialisé a acté une jurisprudence concernant la réalisation des formes de pente en extérieur. Dorénavant, les formes de pente en intérieur seront réalisées selon les dispositions du NF DTU 26.2 ou à l’aide d’un procédé de chape rapide sous Avis Technique en cours de validité.La réalisation des formes de pente en extérieur sera conditionnée et limitée à l’utilisation d’un procédé de chape rapide sous Avis Technique en cours de validité et visant un emploi en extérieur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
-        <w:t xml:space="preserve">3. Matériaux</w:t>
-[...54 lines deleted...]
-        <w:t xml:space="preserve">3.5. Produits associés</w:t>
+        <w:t xml:space="preserve">3. Dispositions de conception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
-        <w:t xml:space="preserve">4. Mise en oeuvre dans les locaux P4 - P4S</w:t>
-[...186 lines deleted...]
-        <w:t xml:space="preserve">4.8. Délai de remise en service</w:t>
+        <w:t xml:space="preserve">4. Dispositions de mise en oeuvre</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.1. Mise en œuvre en locaux P4 - P4S</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.2. Mise en œuvre en locaux P2 - P3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.3. Mise en œuvre en extérieur</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
-        <w:t xml:space="preserve">5. Mise en oeuvre dans les locaux P2 et P3</w:t>
-[...76 lines deleted...]
-        <w:t xml:space="preserve">5.2.2. Pose désolidarisée sur ancien carrelage</w:t>
+        <w:t xml:space="preserve">5. Maintien en service du produit ou procédé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
-        <w:t xml:space="preserve">6. Maintien en service du produit ou procédé</w:t>
+        <w:t xml:space="preserve">6. Traitement en fin de vie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
-        <w:t xml:space="preserve">7. Traitement en fin de vie</w:t>
+        <w:t xml:space="preserve">7. Assistance technique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
-        <w:t xml:space="preserve">8. Assistance technique</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">9.1. Fabrication</w:t>
+        <w:t xml:space="preserve">8. Principes de fabrication et de contrôle de cette fabrication</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.1. Fabrication</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 03/02/2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Le Groupe Spécialisé n°13 a émis une jurisprudence concernant le mode de production sur chantier.Dorénavant, l’utilisation des pompes à chapes pour la fabrication des procédés dont le temps de prise est inférieur à 1h est exclue.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
-        <w:t xml:space="preserve">9.2. Contrôles</w:t>
+        <w:t xml:space="preserve">8.2. Contrôles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
-        <w:t xml:space="preserve">10. Mention des justificatifs</w:t>
+        <w:t xml:space="preserve">9. Mention des justificatifs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
-        <w:t xml:space="preserve">11. Références</w:t>
+        <w:t xml:space="preserve">10. Références</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. Matériaux</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11.1. Liant</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11.2. Mortier</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11.3. Conditionnement - stockage</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11.4. Adjuvant</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11.5. Produits associés</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12. Mise en oeuvre dans les locaux P4 - P4S</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12.1. Nature du support</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12.2. Travaux préliminaires</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12.2.1. Planche d'essai in-situ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12.2.2. Bande périphérique</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12.2.3. Cas d'une chape désolidarisée</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12.2.4. Cas d'une chape adhérente</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="2160" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12.2.4.1. Préparation du support</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="2160" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12.2.4.2. Application de la barbotine</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12.3. Préparation et mise en oeuvre de la chape</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12.3.1. Condition d'application</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12.3.2. Préparation du mélange</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12.3.3. Mise en oeuvre de la chape</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12.4. Traitement des points singuliers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12.5. Réalisation des joints</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12.6. Tolérances d'exécution</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12.7. Mise en oeuvre du carrelage collé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12.8. Délai de remise en service</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13. Mise en oeuvre dans les locaux P2 et P3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13.1. En neuf</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13.2. Rénovation sur ancien revêtement</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13.2.1. Pose adhérente sur ancien carrelage</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="2160" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13.2.1.1. Reconnaissance du support</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="2160" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13.2.1.2. Préparation du support</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="2160" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13.2.1.3. Mise en oeuvre de la chape</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13.2.2. Pose désolidarisée sur ancien carrelage</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811024" w:h="16837.795275591"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -800,51 +983,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="4C4DCA43"/>
+    <w:nsid w:val="D0DEB513"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>