--- v4 (2026-09-13)
+++ v5 (2026-10-30)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 13 - Édité le 13/09/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 13 - Édité le 30/10/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 13 « Procédés pour la mise en œuvre des revêtements »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -71,198 +71,220 @@
         <w:t xml:space="preserve">Chape rapide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">1.1. Principe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.1.1. Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">1.2. Caractéristiques des composants</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="1440" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
-        <w:t xml:space="preserve">1.2.1. Liant</w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve">1.2.5. Produits associés</w:t>
+        <w:t xml:space="preserve">1.2.1. Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2.2. Liant</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2.3. Mortier</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2.4. Conditionnement et stockage</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2.5. Adjuvants</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2.6. Produits associés</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">1.3. Données environnnementales</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Domaine d'emploi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.1. Zone géographique</w:t>
-[...54 lines deleted...]
-        <w:t xml:space="preserve">2.2.4. Epaisseurs nominales minimales (mm)</w:t>
+        <w:t xml:space="preserve">2.1. Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.2. Zone géographique</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.2.1. Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.3. Ouvrages visés</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.3.1. Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.3.5. Epaisseurs nominales minimales (mm)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Le Groupe Spécialisé n° 13 a émis une jurisprudence concernant l’épaisseur minimale des chapes rapides. Dorénavant,  l’épaisseur minimale de la chape en pose désolidarisée ou flottante sera définie en fonction des performances déclarées en flexion de la chape (tableau 2) à savoir :</w:t>
       </w:r>
@@ -279,62 +301,73 @@
         <w:rPr/>
         <w:t xml:space="preserve">45 mm sans être ponctuellement inférieure à 40 mm si F ≥ 5 MPa,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">35 mm sans être ponctuellement inférieure à 30 mm si F ≥ 6 MPa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.3. Aptitude à l'emploi du procédé</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">2.7. Mise en œuvre en extérieur</w:t>
+        <w:t xml:space="preserve">2.4. Aptitude à l'emploi du procédé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.4.1. Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.5. Mise en œuvre en extérieur</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 17/09/2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Suite aux échanges, le Groupe Spécialisé a acté une jurisprudence concernant la réalisation des formes de pente en extérieur. Dorénavant, les formes de pente en intérieur seront réalisées selon les dispositions du NF DTU 26.2 ou à l’aide d’un procédé de chape rapide sous Avis Technique en cours de validité.La réalisation des formes de pente en extérieur sera conditionnée et limitée à l’utilisation d’un procédé de chape rapide sous Avis Technique en cours de validité et visant un emploi en extérieur.</w:t>
       </w:r>
@@ -983,51 +1016,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="D0DEB513"/>
+    <w:nsid w:val="62904BCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>