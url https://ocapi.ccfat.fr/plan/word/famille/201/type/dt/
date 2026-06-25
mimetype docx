--- v0 (2026-05-07)
+++ v1 (2026-06-25)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.2 - Édité le 07/05/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.2 - Édité le 25/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 14.2 « Equipements / Installations de combustion »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -3592,51 +3592,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="CFFFC1C8"/>
+    <w:nsid w:val="3AE99601"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3740,51 +3740,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="273702F6"/>
+    <w:nsid w:val="49ADAE79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3888,51 +3888,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="7A4A62BF"/>
+    <w:nsid w:val="5D9B356A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4036,51 +4036,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="D2F5BD4A"/>
+    <w:nsid w:val="C1E22965"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4184,51 +4184,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="2D9FCDF5"/>
+    <w:nsid w:val="A3F67F0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4332,51 +4332,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="39230669"/>
+    <w:nsid w:val="F40A3101"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4480,51 +4480,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="702A71D9"/>
+    <w:nsid w:val="99715FD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4628,51 +4628,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="F9CF962F"/>
+    <w:nsid w:val="645F07A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4776,51 +4776,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="913646F8"/>
+    <w:nsid w:val="BEC27AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4924,51 +4924,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="36C6BF21"/>
+    <w:nsid w:val="5A5572B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5072,51 +5072,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="B06F5899"/>
+    <w:nsid w:val="6F348483"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5220,51 +5220,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="9F84A855"/>
+    <w:nsid w:val="90A62B9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5368,51 +5368,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="5D1C84BE"/>
+    <w:nsid w:val="173AE41C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5516,51 +5516,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="9A07FC70"/>
+    <w:nsid w:val="F3543CE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5664,51 +5664,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="F69C8F42"/>
+    <w:nsid w:val="62B52366"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5812,51 +5812,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="9AD1737D"/>
+    <w:nsid w:val="0E012B95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5960,51 +5960,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="8F12CF5B"/>
+    <w:nsid w:val="825525C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6108,51 +6108,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="588B1221"/>
+    <w:nsid w:val="1DD940A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6256,51 +6256,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="F99C555D"/>
+    <w:nsid w:val="1AEBB884"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6404,51 +6404,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="AF76C593"/>
+    <w:nsid w:val="F4221A63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6552,51 +6552,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="03F78BF7"/>
+    <w:nsid w:val="5C371824"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6700,51 +6700,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="5473F621"/>
+    <w:nsid w:val="DB1DC875"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6848,51 +6848,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="EC846337"/>
+    <w:nsid w:val="4838D063"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6996,51 +6996,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="FF462673"/>
+    <w:nsid w:val="8F3E1D6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7144,51 +7144,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="30DA9CAE"/>
+    <w:nsid w:val="904562A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>