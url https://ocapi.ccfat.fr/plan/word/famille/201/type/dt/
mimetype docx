--- v1 (2026-06-25)
+++ v2 (2026-08-18)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.2 - Édité le 25/06/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.2 - Édité le 18/08/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 14.2 « Equipements / Installations de combustion »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -158,51 +158,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Critères d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dans le cas des conduits 3CEp installés à l’extérieur, la désignation de l’ouvrage doit avoir une distance de sécurité égale à la plus grande des deux distances de sécurité entre celle des conduits isolés et celle des conduits de liaison concentriques.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Domaine d'emploi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 08/04/2021</w:t>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 26/03/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Décrire les caractéristiques des appareils à gaz compatibles avec le système : type selon la NF EN 1749:2020, température des produits de combustion, pression positive à la buse, puissance utile maximale inférieure ou égale à 70 kW, conformité au règlement Eco-conception UE 813/2013 ou au règlement Eco-conception UE 814/2013.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Préciser que :</w:t>
       </w:r>
@@ -215,105 +215,105 @@
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">les appareils doivent être titulaires d'un marquage CE avec la France comme pays de destination,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">le marquage CE et les notices des appareils doivent indiquer la possibilité et les conditions (si nécessaire) de raccordement à un conduit collectif fonctionnant en pression positive.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Indiquer que le dimensionnement doit être réalisé selon l'EN 13384-2+A1, et pour chaque version du système préciser le nombre d'appareils maximal raccordables par colonne et à chaque niveau.</w:t>
+        <w:t xml:space="preserve">Indiquer que le dimensionnement doit être réalisé selon l'EN 13384-2, et pour chaque version du système préciser le nombre d'appareils maximal raccordables par colonne et à chaque niveau.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lorsque le domaine d'emploi prévoit le type C(11) les dispositions spécifiques suivantes sont à prévoir dans la mesure où le système 3CEP fait partie d’un appareil de type C(11) constitué de l’assemblage de deux appareils ou plus. Pour les appareils à gaz de type C(11), le marquage CE et la notice de l’appareil doivent spécifier la possibilité et les conditions (si nécessaire) de raccordement au système, les configurations d’installation possibles et le dimensionnement de l’installation. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indiquer les types de bâtiments et de locaux visés par le domaine d'emploi en Habitation, Code du Travail et ERP.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dans tout le dossier, préciser le domaine d’emploi en ERP et dans les bâtiments relevant du code du travail comme suit :Le système peut desservir des appareils à gaz, sous réserve du respect des dispositions spécifiques de :</w:t>
+        <w:t xml:space="preserve">Dans tout le dossier, préciser le domaine d’emploi en ERP et dans les bâtiments relevant du code du travail comme suit :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Le système 3CEp peut desservir des appareils à gaz situés dans les ERP de 5ème catégorie soumis à l'article PE2 § 3 et dans les bâtiments relevant du code du travail, sous réserve du respect des dispositions spécifiques applicables à ces établissements, à savoir :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">l'arrêté du 22 juin 1990 modifié pour les ERP de 5ème catégorie,</w:t>
+        <w:t xml:space="preserve">l'arrêté du 22 juin 1990 modifié pour les ERP de 5ème catégorie soumis à l'article PE2 § 3,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">du code du travail pour les bâtiments concernés.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">En ERP de 5ème catégorie, la puissance utile totale des appareils est inférieure ou égale à 30 kW par local.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Utiliser le terme « parties privatives » pour les configurations dans lesquelles les appareils sont installés dans les logements (donc hors ATG ou EPE).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pour le type C(11), dans la mesure où le système 3CEP fait partie d’un appareil de type C(11), fournir un document du fabricant d’un appareil attestant de la compatibilité du système avec l’appareil en C(11) (avec l’annexe de dimensionnement jointe à titre d’information).</w:t>
       </w:r>
@@ -2421,68 +2421,68 @@
         <w:t xml:space="preserve">Critères d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Respect des exigences prévues par les normes européennes pour le marquage CE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">4.6. Identification des ouvrages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 24/10/2019</w:t>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 26/03/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Indiquer le contenu de la plaque signalétique de l'ouvrage et son positionnement (à proximité de chaque piquage et en pied de conduit collectif vertical à proximité de la trappe d'accès).</w:t>
+        <w:t xml:space="preserve">Indiquer le contenu de la plaque signalétique de l'ouvrage et son positionnement, tel que prévu par le  Cahier des Prescriptions Techniques Communes (e-cahier du CSTB n° 3766_V4) concernant les systèmes de conduits collectifs pour chaudières étanches en pression (3CEp).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Elle précise au minimum :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">« Appareils raccordés sur un système 3CEp » et le nom du système ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
@@ -2839,205 +2839,165 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Dimensionnement et conception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">6.1. Généralités</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 24/10/2019</w:t>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 26/03/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Indiquer les prescriptions générales de dimensionnement et de conception du système par renvoi au Cahier des Prescriptions Techniques Communes (e-cahier du CSTB n° 3766_V2) concernant les systèmes de conduits collectifs pour chaudières étanches en pression (3CEp).</w:t>
+        <w:t xml:space="preserve">Indiquer les prescriptions générales de dimensionnement et de conception du système par renvoi au Cahier des Prescriptions Techniques Communes (e-cahier du CSTB n° 3766_V4) concernant les systèmes de conduits collectifs pour chaudières étanches en pression (3CEp).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">6.2. Règles de conception générales</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 24/10/2019</w:t>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 26/03/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Préciser qui assure le dimensionnement de l'installation tel que prévu par le  Cahier des Prescriptions Techniques Communes (e-cahier du CSTB n° 3766_V2) concernant les systèmes de conduits collectifs pour chaudières étanches en pression (3CEp).</w:t>
+        <w:t xml:space="preserve">Préciser qui assure le dimensionnement de l'installation tel que prévu par le  Cahier des Prescriptions Techniques Communes (e-cahier du CSTB n° 3766_V4) concernant les systèmes de conduits collectifs pour chaudières étanches en pression (3CEp).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">6.3. Règles de conception particulières dans les bâtiments d'habitation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 04/02/2021</w:t>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 26/03/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tel que prévu par le  Cahier des Prescriptions Techniques Communes (e-cahier du CSTB n° 3766_V2) concernant les systèmes de conduits collectifs pour chaudières étanches en pression (3CEp) préciser dans quelles familles de bâtiments d'habitation le système peut être installé.</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">(*) Dans le cas de remplacement d'un appareil de type B1 comportant un coupe-tirage servant de ventilation haute, et situé dans le volume habitable, il convient de restituer une ventilation haute du local. La ventilation haute doit être restituée par un système indépendant du présent système. Elle doit permettre de maintenir le principe de ventilation d’origine et le cas échéant les débits de ventilation existants, en respectant la règlementation applicable pour ces bâtiments.</w:t>
+        <w:t xml:space="preserve">Tel que prévu par le  Cahier des Prescriptions Techniques Communes (e-cahier du CSTB n° 3766_V4) concernant les systèmes de conduits collectifs pour chaudières étanches en pression (3CEp) préciser dans quelles familles de bâtiments d'habitation le système peut être installé.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Indiquer les prescriptions de conception particulières du système dans les bâtiments d'habitation par renvoi au Cahier des Prescriptions Techniques Communes (e-cahier du CSTB n° 3766_V4) concernant les systèmes de conduits collectifs pour chaudières étanches en pression (3CEp), pour les différentes configurations prévues, (conduit installé en parties privatives, montage en EPE et en Alvéole Technique Gaz,  réutilisation de conduit de fumée collectif).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Critères d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Conformité aux réglementations relatives aux installations de gaz et à la sécurité en cas d'incendie.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...5 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">6.4. Règles de conception particulières dans les bâtiments relevant du Code du Travail</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 06/10/2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
@@ -3119,136 +3079,136 @@
         <w:t xml:space="preserve">Critères d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vérification du respect de la réglementation applicable aux ERP.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">6.6. Position des terminaux</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 24/10/2019</w:t>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 26/03/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Préciser la position des terminaux, à minima, en renvoyant aux dispositions  du Cahier des Prescriptions Techniques Communes (e-cahier du CSTB n° 3766_V2) et si nécessaire en les complétant par des dispositions spécifiques au système.</w:t>
+        <w:t xml:space="preserve">Préciser la position des terminaux, à minima, en renvoyant aux dispositions  du Cahier des Prescriptions Techniques Communes (e-cahier du CSTB n° 3766_V4) et si nécessaire en les complétant par des dispositions spécifiques au système.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Critères d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Respect d'une dilution des produits de combustion dans l'atmosphère suffisante  pour éviter une recirculation dans les bâtiments.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Les distances prévues dans le Cahier des Prescriptions Techniques Communes (e-cahier du CSTB n° 3766_V2) sont réputées satisfaire à cette exigence.</w:t>
+        <w:t xml:space="preserve">Respect d'une dilution des produits de combustion dans l'atmosphère suffisante  pour éviter une recirculation dans les bâtiments et une recirculation au niveau du terminal concentrique.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Les distances prévues dans le Cahier des Prescriptions Techniques Communes (e-cahier du CSTB n° 3766_V4) sont réputées satisfaire à cette exigence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Mise en oeuvre</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">7.1. Généralités</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 24/10/2019</w:t>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 26/03/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Préciser pour chaque version du système les règles de mise en oeuvre des conduits en respectant celles du Cahier des Prescriptions Techniques Communes (e-cahier du CSTB n° 3766_V2).</w:t>
+        <w:t xml:space="preserve">Préciser pour chaque version du système les règles de mise en oeuvre des conduits en respectant celles du Cahier des Prescriptions Techniques Communes (e-cahier du CSTB n° 3766_V4).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Préciser pour chaque version du système, la distance de sécurité à respecter.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">7.2. Raccordement des appareils à gaz au système</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 06/10/2017</w:t>
@@ -3264,174 +3224,174 @@
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Préciser comment est assurée la raccordement des appareils à gaz au système 3CEP et l'évacuation des condensats.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">7.3. Plaque signalétique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 24/10/2019</w:t>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 26/03/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Fournir un exemple de plaque signalétique du système à apposer à proximité de chaque piquage et en pied de conduit collectif vertical à proximité de la trapped'accès.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">La plaque doit comporter les informations minimales prévues dans le Cahier des Prescriptions Techniques Communes (e-cahier n°3766_V2).</w:t>
+        <w:t xml:space="preserve">La plaque doit comporter les informations minimales prévues dans le Cahier des Prescriptions Techniques Communes (e-cahier n°3766_V4) et être positionnée selon les dispositions prévues dans le Cahier des Prescriptions Techniques Communes (e-cahier n°3766_V4).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Fournir un exemple de plaque signalétique du système.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">8. Vérification du système 3CEp</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 24/10/2019</w:t>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 26/03/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Préciser que la vérification de la bonne installation du système 3CEp est réalisée selon les préconisations du Cahier des Prescriptions Techniques communes (e-cahier du CSTB n°3766_V2) concernant les systèmes de conduits collectifs pour chaudières étanches en pression (3CEp).</w:t>
+        <w:t xml:space="preserve">Préciser que la vérification de la bonne installation du système 3CEp est réalisée selon les préconisations du Cahier des Prescriptions Techniques communes (e-cahier du CSTB n°3766_V4) concernant les systèmes de conduits collectifs pour chaudières étanches en pression (3CEp).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">9. Vérification et mise en service de l'installation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 24/10/2019</w:t>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 26/03/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Préciser que la mise en service de l'installation est réalisée selon les préconisations du Cahier des Prescriptions Techniques communes (e-cahier du CSTB n°3766_V2) concernant les systèmes de conduits collectifs pour chaudières étanches en pression (3CEp).</w:t>
+        <w:t xml:space="preserve">Préciser que la mise en service de l'installation est réalisée selon les préconisations du Cahier des Prescriptions Techniques communes (e-cahier du CSTB n°3766_V4) concernant les systèmes de conduits collectifs pour chaudières étanches en pression (3CEp).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">10. Entretien</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 24/10/2019</w:t>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 26/03/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Préciser comment est assurée l'accès au pied du système 3CEp afin d'assurer l'entretien du système 3CEp dans les conditions prévues par le Cahier des Prescriptions Techniques Communes (e-cahier du CSTB n° 3766_V2)</w:t>
+        <w:t xml:space="preserve">Préciser comment est assurée l'accès au pied du système 3CEp afin d'assurer l'entretien du système 3CEp dans les conditions prévues par le Cahier des Prescriptions Techniques Communes (e-cahier du CSTB n° 3766_V4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">11. Assistance technique et distribution commerciale</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 06/10/2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -3592,51 +3552,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="3AE99601"/>
+    <w:nsid w:val="D43CDA77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3740,51 +3700,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="49ADAE79"/>
+    <w:nsid w:val="2C277ED3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3888,51 +3848,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="5D9B356A"/>
+    <w:nsid w:val="B81BA08D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4036,51 +3996,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="C1E22965"/>
+    <w:nsid w:val="D70DF178"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4184,51 +4144,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="A3F67F0A"/>
+    <w:nsid w:val="BB2FAA8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4332,51 +4292,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="F40A3101"/>
+    <w:nsid w:val="0418260D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4480,51 +4440,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="99715FD2"/>
+    <w:nsid w:val="E8820BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4628,51 +4588,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="645F07A8"/>
+    <w:nsid w:val="B071429B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4776,51 +4736,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="BEC27AA9"/>
+    <w:nsid w:val="4CD10595"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4924,51 +4884,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="5A5572B8"/>
+    <w:nsid w:val="898DF163"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5072,51 +5032,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="6F348483"/>
+    <w:nsid w:val="40BE34F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5220,51 +5180,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="90A62B9C"/>
+    <w:nsid w:val="8902EA9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5368,51 +5328,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="173AE41C"/>
+    <w:nsid w:val="CC59481D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5516,51 +5476,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="F3543CE4"/>
+    <w:nsid w:val="E067F204"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5664,51 +5624,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="62B52366"/>
+    <w:nsid w:val="37816D98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5812,51 +5772,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="0E012B95"/>
+    <w:nsid w:val="F2B6E577"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5960,51 +5920,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="825525C0"/>
+    <w:nsid w:val="99FD50B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6108,51 +6068,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="1DD940A1"/>
+    <w:nsid w:val="B9EA4C24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6256,51 +6216,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="1AEBB884"/>
+    <w:nsid w:val="5DDDAE4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6404,51 +6364,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="F4221A63"/>
+    <w:nsid w:val="2AD45365"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6552,51 +6512,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="5C371824"/>
+    <w:nsid w:val="75FEA06B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6700,51 +6660,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="DB1DC875"/>
+    <w:nsid w:val="2AA362BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6848,51 +6808,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="4838D063"/>
+    <w:nsid w:val="9B6697D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6996,199 +6956,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="8F3E1D6E"/>
-[...147 lines deleted...]
-    <w:nsid w:val="904562A5"/>
+    <w:nsid w:val="87B9092C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7362,53 +7174,50 @@
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="32"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="33"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>