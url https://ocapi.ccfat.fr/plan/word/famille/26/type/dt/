--- v0 (2026-05-17)
+++ v1 (2026-07-27)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 13 - Édité le 17/05/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 13 - Édité le 27/07/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 13 « Procédés pour la mise en œuvre des revêtements »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2450,51 +2450,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="ADF3EE8D"/>
+    <w:nsid w:val="0DE6966B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2598,51 +2598,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="842805FA"/>
+    <w:nsid w:val="BF655B39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2746,51 +2746,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="6326DFB9"/>
+    <w:nsid w:val="B2F60B73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2894,51 +2894,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="35B25BCB"/>
+    <w:nsid w:val="8FE5143D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3042,51 +3042,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="1F25B105"/>
+    <w:nsid w:val="13BB155C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3190,51 +3190,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="D4739E86"/>
+    <w:nsid w:val="124A5AD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3338,51 +3338,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="3663E0D6"/>
+    <w:nsid w:val="77B1EC90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3486,51 +3486,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="48E2B52C"/>
+    <w:nsid w:val="CA3694C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3634,51 +3634,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="8F219753"/>
+    <w:nsid w:val="35B19116"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3782,51 +3782,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="947B30AF"/>
+    <w:nsid w:val="D61A7F9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3930,51 +3930,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="2D7613F1"/>
+    <w:nsid w:val="014114D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4078,51 +4078,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="3B33B666"/>
+    <w:nsid w:val="F6E74EE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4226,51 +4226,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="56AC76AE"/>
+    <w:nsid w:val="EA04C276"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4374,51 +4374,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="86EE4DBC"/>
+    <w:nsid w:val="BCC451A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4522,51 +4522,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="1F7C4569"/>
+    <w:nsid w:val="E9EAD662"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4670,51 +4670,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="5E2349CC"/>
+    <w:nsid w:val="F37831A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4818,51 +4818,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="F22EF988"/>
+    <w:nsid w:val="930C3397"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4966,51 +4966,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="01654DC0"/>
+    <w:nsid w:val="1138DCAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>