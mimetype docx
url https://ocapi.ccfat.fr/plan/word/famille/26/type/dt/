--- v1 (2026-07-27)
+++ v2 (2026-09-13)
@@ -11,95 +11,106 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 13 - Édité le 27/07/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 13 - Édité le 13/09/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 13 « Procédés pour la mise en œuvre des revêtements »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
         <w:t xml:space="preserve">Famille de produits ou procédés : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
         <w:t xml:space="preserve">Isolation phonique sous carrelage</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.1. Principe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Description synthétique mais exhaustive du système acoustique en reprenant les points suivants à minima :  </w:t>
       </w:r>
@@ -135,2099 +146,2147 @@
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">la liste des différents composants du kit ; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">l'épaisseur totale du système une fois mis en œuvre ;</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2. Caractéristiques des composants</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2.1. produits</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.3. Données environnementales</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. Domaine d'emploi</w:t>
+        <w:t xml:space="preserve">2. Domaine d'emploi accepté</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.1. Appréciation sur le procédé</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 02/10/2019</w:t>
+        <w:t xml:space="preserve">2.1. Zone géographique</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.2. Ouvrages visés</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.2.1. Locaux visés</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Le Groupe a émis une jurisprudence pour les futures demandes associant étanchéité et acoustique. Dorénavant, le demandeur devra présenter à minima un essai acoustique en association avec le siphon mis en œuvre dans la configuration du dossier, joindre des mesures acoustiques in-situ attestant de la faisabilité de la méthode et enfin agréer des entreprises partenaires aptes à mettre en œuvre le procédé.</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2019</w:t>
+        <w:t xml:space="preserve">Les experts du groupe ont acté une jurisprudence concernant les locaux visés dans les dossiers des procédés d’isolation phonique sous carrelage. Dorénavant, sur chape fluide à base de sulfate de calcium, en association en local humide avec un Système de Protection à l’Eau sous Carrelage sont visés : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Les locaux classés P2 E2 au plus et les cuisines privatives,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Les locaux classés P3, limités aux locaux intérieurs clos et couverts, sans accès direct vers l’extérieur ou jonction directe avec les cuisines collectives et avec les salles de bain classées E3 du fait du risque de débord d’eau consécutif à l’usage ou au nettoyage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.2.2. Nature des supports</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.2.3. Revêtements</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 22/09/2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Définir de manière exhaustive les locaux visés (en renvoyant au classement UPEC des locaux) en fonction de la nature du support et de la nature des travaux (neuf et rénovation). Si nécessaire, un tableau reprenant synthétiquement les éléments pourra être ajouté et complété avec la surface des carreaux mis en œuvre en fonction du support et de la classification du local.</w:t>
+        <w:t xml:space="preserve">Décrire de manière exhaustive la nature des carreaux, leurs formats et leurs épaisseurs en fonction du local visé.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Il est demandé de détailler pour chaque référence de joint, les épaisseurs préconisées. Pour les pierres naturelles, la position du GS est de renvoyer aux épaisseurs définies dans le dossier, mais il appartient au demandeur d’indiquer dans le dossier un jointoiement minimal de 5 mm. Il sera alors mentionné au niveau des remarques complémentaires que cette largeur de joint pourrait avoir un impact sur l’esthétique de l’ouvrage fini.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pour justifier de l'aptitude à l'emploi du procédé au regard du domaine d'emploi revendiqué, des essais de différentes natures devront être versés au dossier : </w:t>
-[...104 lines deleted...]
-        <w:t xml:space="preserve">Le détail des essais est repris dans l'illustration associé.</w:t>
+        <w:t xml:space="preserve">Le Groupe a émis une jurisprudence concernant la mise en œuvre de carreaux de formats jusqu’à 3600 cm². Dorénavant, pour revendiquer cet emploi, il est demandé de présenter a minima 500 m² de références chantiers dans cette configuration avec au moins 5 références de chantiers et 3 entreprises de pose différentes. Si ces éléments ne peuvent être présentés au Groupe, le format de carreaux maximal visé sera de 2200 cm².</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.3. Supports visés</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 02/04/2019</w:t>
+        <w:t xml:space="preserve">2.3. Aptitude à l'emploi du procédé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.4. Appréciation sur le procédé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 02/10/2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Décrire les supports visés en travaux neufs et en rénovation en précisant les supports exclus ainsi que les exigences de flèche active pour les supports neufs.</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">2 mm sous la règle de 20 cm.</w:t>
+        <w:t xml:space="preserve">Le Groupe a émis une jurisprudence pour les futures demandes associant étanchéité et acoustique. Dorénavant, le demandeur devra présenter à minima un essai acoustique en association avec le siphon mis en œuvre dans la configuration du dossier, joindre des mesures acoustiques in-situ attestant de la faisabilité de la méthode et enfin agréer des entreprises partenaires aptes à mettre en œuvre le procédé.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.6. Supports visés</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="1440" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.3.2. Supports en bois (travaux neufs ou rénovation)</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2019</w:t>
+        <w:t xml:space="preserve">2.6.1. Supports en maçonnerie et plancher béton (travaux neufs ou rénovation)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 02/04/2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Décrire les supports visés en travaux neufs et en rénovation en précisant les supports exclus ainsi que les exigences de flèche active pour les supports neufs.</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Le Groupe Spécialisé a acté une jurisprudence concernant la préparation des supports maçonnés. Dorénavant, sur supports maçonnés, un enduit de sol P3 certifié adapté au support et d’épaisseur minimale de 3 mm doit être systématiquement mis en oeuvre afin d’obtenir un support de pose lisse et homogène présentant les tolérances de planéité suivantes :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">3 mm sous la règle de 2 m,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2 mm sous la règle de 20 cm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:ind w:left="1440" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.3.3. Dalles vinyles semi-flexibles</w:t>
+        <w:t xml:space="preserve">2.6.2. Supports en bois (travaux neufs ou rénovation)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Définir la nature des supports des dalles vinyles semi-flexibles visés en rénovation.</w:t>
+        <w:t xml:space="preserve">Décrire les supports visés en travaux neufs et en rénovation en précisant les supports exclus ainsi que les exigences de flèche active pour les supports neufs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="1440" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.3.4. Anciens carrelages</w:t>
+        <w:t xml:space="preserve">2.6.3. Dalles vinyles semi-flexibles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Définir la nature des supports des anciens carreaux visés en rénovation.</w:t>
+        <w:t xml:space="preserve">Définir la nature des supports des dalles vinyles semi-flexibles visés en rénovation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="1440" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.3.5. Dallages sur terre-plein</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 06/12/2022</w:t>
+        <w:t xml:space="preserve">2.6.4. Anciens carrelages</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">La pose directe sur dallage sur terre-plein n'est pas visée dans le but d'éviter les remontées d'humidité potentielles. Une protection contre les remontées d'humidité associée à un enduit de sol doit donc être mise en œuvre.  </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Par ailleurs, la compatibilité entre la barrière et le procédé d'isolation phonique doit être justifiée.</w:t>
+        <w:t xml:space="preserve">Définir la nature des supports des anciens carreaux visés en rénovation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.6.5. Dallages sur terre-plein</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 06/12/2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Justification</w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 22/09/2020</w:t>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">La pose directe sur dallage sur terre-plein n'est pas visée dans le but d'éviter les remontées d'humidité potentielles. Une protection contre les remontées d'humidité associée à un enduit de sol doit donc être mise en œuvre.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">La barrière de protection contre les remontées d'humidité mise en œuvre doit être sous Avis Technique.</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Par ailleurs, la compatibilité entre la barrière et le procédé d'isolation phonique doit être justifiée.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Description</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Il est demandé de détailler pour chaque référence de joint, les épaisseurs préconisées. Pour les pierres naturelles, la position du GS est de renvoyer aux épaisseurs définies dans le dossier, mais il appartient au demandeur d’indiquer dans le dossier un jointoiement minimal de 5 mm. Il sera alors mentionné au niveau des remarques complémentaires que cette largeur de joint pourrait avoir un impact sur l’esthétique de l’ouvrage fini.</w:t>
+        <w:t xml:space="preserve">Justification</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Preuve de la compatibilité entre le procédé barrière et le procédé d'isolation phonique sous carrelage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Caractéristiques des différents composants du procédé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.1. Produits</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.1.1. Sous-couche acoustique</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Justification</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3.1. Produits</w:t>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Décrire la composition de la sous-couche acoustique en spécifiant les caractéristiques techniques et physico-chimiques le cas échéant.A minima, les caractéristiques suivantes devront être renseignées : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Epaisseur totale ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Masse surfacique ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="1440" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.1.1. Sous-couche acoustique</w:t>
+        <w:t xml:space="preserve">3.1.2. Colle pour la pose de la sous-couche</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Décrire la composition de la sous-couche acoustique en spécifiant les caractéristiques techniques et physico-chimiques le cas échéant.A minima, les caractéristiques suivantes devront être renseignées : </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">Masse surfacique ;</w:t>
+        <w:t xml:space="preserve">Décrire la composition de la colle pour la sous-couche acoustique en spécifiant les caractéristiques techniques et physico-chimiques le cas échéant.A minima, les caractéristiques suivantes devront être renseignées : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Nature ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Masse volumique ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Extrait sec ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Temps ouvert ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">pH ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Temps de gommage ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="1440" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.1.2. Colle pour la pose de la sous-couche</w:t>
+        <w:t xml:space="preserve">3.1.3. Bande de pontage entre lés (non applicable aux sous-couches acoustiques en plaques)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Décrire la composition de la colle pour la sous-couche acoustique en spécifiant les caractéristiques techniques et physico-chimiques le cas échéant.A minima, les caractéristiques suivantes devront être renseignées : </w:t>
-[...77 lines deleted...]
-        <w:t xml:space="preserve">Temps de gommage ;</w:t>
+        <w:t xml:space="preserve">Décrire la bande de pontage entre lés en spécifiant les caractéristiques techniques et physico-chimiques le cas échéant.A minima, les caractéristiques suivantes devront être renseignées : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">longueur du rouleau ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">largeur de la bande ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Epaisseur de la bande ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="1440" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.1.3. Bande de pontage entre lés (non applicable aux sous-couches acoustiques en plaques)</w:t>
+        <w:t xml:space="preserve">3.1.4. Témoins d'épaisseur (non applicable aux sous-couches acoustiques en plaques)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Décrire la bande de pontage entre lés en spécifiant les caractéristiques techniques et physico-chimiques le cas échéant.A minima, les caractéristiques suivantes devront être renseignées : </w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve">Epaisseur de la bande ;</w:t>
+        <w:t xml:space="preserve">Décrire les témoins d'épaisseur permettant de couler la mini-chape ainsi que les caractéristiques techniques associées.A minima, les caractéristiques suivantes devront être renseignées : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dimensions ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Epaisseur ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="1440" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.1.4. Témoins d'épaisseur (non applicable aux sous-couches acoustiques en plaques)</w:t>
+        <w:t xml:space="preserve">3.1.5. Bande périphérique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Décrire les témoins d'épaisseur permettant de couler la mini-chape ainsi que les caractéristiques techniques associées.A minima, les caractéristiques suivantes devront être renseignées : </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">Epaisseur ;</w:t>
+        <w:t xml:space="preserve">Décrire la bande périphérique en spécifiant les caractéristiques techniques.A minima, les caractéristiques suivantes devront être renseignées : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Longueur du rouleau ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Largeur de la bande ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Epaisseur de la bande ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="1440" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.1.5. Bande périphérique</w:t>
+        <w:t xml:space="preserve">3.1.6. Mini-chape (non applicable aux sous-couches acoustiques en plaques)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Décrire la bande périphérique en spécifiant les caractéristiques techniques.A minima, les caractéristiques suivantes devront être renseignées : </w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve">Epaisseur de la bande ;</w:t>
+        <w:t xml:space="preserve">Décrire la composition de la mini-chape en spécifiant les caractéristiques techniques et physico-chimiques le cas échéant.A minima, les caractéristiques suivantes devront être renseignées : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Taux de cendres de la poudre ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Durée de prise Vicat de la pâte gâchée ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Résistance à la flexion et à la compression du mortier durci à 28 jours (sur éprouvettes 4 x 4 x 16 cm) ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="1440" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.1.6. Mini-chape (non applicable aux sous-couches acoustiques en plaques)</w:t>
+        <w:t xml:space="preserve">3.1.7. Colles à carrelage</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Décrire la composition de la mini-chape en spécifiant les caractéristiques techniques et physico-chimiques le cas échéant.A minima, les caractéristiques suivantes devront être renseignées : </w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve">Résistance à la flexion et à la compression du mortier durci à 28 jours (sur éprouvettes 4 x 4 x 16 cm) ;</w:t>
+        <w:t xml:space="preserve">Définir les colles à carrelage certifiées QB compatibles avec le procédé. Dans le cas de colles à carrelages non certifiées, ces dernières devront être dédiées au procédé acoustique et leurs caractéristiques devront être détaillées dans ce paragraphe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="1440" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.1.7. Colles à carrelage</w:t>
+        <w:t xml:space="preserve">3.1.8. Produits de jointoiement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Définir les colles à carrelage certifiées QB compatibles avec le procédé. Dans le cas de colles à carrelages non certifiées, ces dernières devront être dédiées au procédé acoustique et leurs caractéristiques devront être détaillées dans ce paragraphe.</w:t>
+        <w:t xml:space="preserve">Définir et décrire la composition des produits de jointoiement du carrelage en spécifiant les caractéristiques techniques et physico-chimiques le cas échéant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="1440" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.1.8. Produits de jointoiement</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2019</w:t>
+        <w:t xml:space="preserve">3.1.9. Système de protection à l'eau sous carrelage (SPEC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 04/06/2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Définir et décrire la composition des produits de jointoiement du carrelage en spécifiant les caractéristiques techniques et physico-chimiques le cas échéant.</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 04/06/2020</w:t>
+        <w:t xml:space="preserve">Définir le SPEC certifié QB et compatible avec le procédé.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Description</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Définir le SPEC certifié QB et compatible avec le procédé.</w:t>
+        <w:t xml:space="preserve">Justification</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Il est demandé d’apporter la justification que la pose du SPEC sur la sous-couche ne dégrade pas la performance acoustique du système. Dans le cas contraire, le SPEC devra être positionné à un autre endroit : sur le support ou sur la couche de raidissement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.1.10. Primaires</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Justification</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Il est demandé d’apporter la justification que la pose du SPEC sur la sous-couche ne dégrade pas la performance acoustique du système. Dans le cas contraire, le SPEC devra être positionné à un autre endroit : sur le support ou sur la couche de raidissement.</w:t>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Décrire les primaires associé à chaque support en spécifiant les caractéristiques techniques et physico-chimiques le cas échéant.A minima, les caractéristiques suivantes devront être renseignées : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Extrait sec ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">pH ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="1440" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.1.10. Primaires</w:t>
+        <w:t xml:space="preserve">3.1.11. Produits complémentaires</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Décrire les primaires associé à chaque support en spécifiant les caractéristiques techniques et physico-chimiques le cas échéant.A minima, les caractéristiques suivantes devront être renseignées : </w:t>
-[...36 lines deleted...]
-        <w:t xml:space="preserve">3.1.11. Produits complémentaires</w:t>
+        <w:t xml:space="preserve">Définir les produits complémentaires et accessoires susceptibles d'être associés au procédé.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.2. Conditionnement et stockage</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Définir les produits complémentaires et accessoires susceptibles d'être associés au procédé.</w:t>
+        <w:t xml:space="preserve">Décrire la composition des différents kit acoustiques proposés à la vente en indiquant les quantités et conditionnements de chacun des éléments du kit (à réaliser sous forme d'un tableau).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Dispositions de conception</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Dispositions de mise en oeuvre</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.2. Conditionnement et stockage</w:t>
+        <w:t xml:space="preserve">5.1. Mise en œuvre en local sec (E1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.2. Mise en œuvre en local humide (E2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Mise en oeuvre du procédé en local sec (E1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.1. Conditions préalables à la pose et préparations des supports</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Décrire la composition des différents kit acoustiques proposés à la vente en indiquant les quantités et conditionnements de chacun des éléments du kit (à réaliser sous forme d'un tableau).</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">4. Fabrications et contrôles</w:t>
+        <w:t xml:space="preserve">Définir les conditions préalables à la mise en œuvre du procédé, les exigences de planéité, l'état du support, l'humidité résiduelle le cas échéants et la préparation nécessaire pour les supports listés ci-après : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Supports maçonnés</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Chapes à base de sulfate de calcium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Support bois</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Anciens revêtements en dalles vinyles semi flexibles sur support maçonné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Anciens carrelages sur support maçonné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.2. Mise en oeuvre de la sous-couche phonique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Renseigner l'usine de fabrication de chacun des produits du kit acoustique en spécifiant le référentiel qualité de l'usine et les contrôles effectués en cours de production.</w:t>
+        <w:t xml:space="preserve">Décrire les étapes de la mise en œuvre de la sous-couche en précisant : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Le matériel nécessaire à la découpe de la sous-couche,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">La mise en œuvre de l'adhésif de maintien le cas échéant,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">La mise en œuvre de la sous-couche à proprement parlé,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Le pontage entre les lés le cas échéant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.3. Mise en oeuvre de la mini-chape (uniquement pour les sous-couches acoustiques en rouleaux)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Justification</w:t>
-[...74 lines deleted...]
-        <w:t xml:space="preserve">5. Mise en oeuvre du procédé en local sec (E1)</w:t>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Définir les conditions de mise en œuvre de la mini-chape : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mise en place des bandes périphériques,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mise en place des témoins d'épaisseur,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Gâchage et mise en œuvre de la mini-chape,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Fractionnement de la mini-chape.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
-        <w:t xml:space="preserve">5.1. Conditions préalables à la pose et préparations des supports</w:t>
+        <w:t xml:space="preserve">6.4. Mise en oeuvre du carrelage et jointoiement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Définir les conditions préalables à la mise en œuvre du procédé, les exigences de planéité, l'état du support, l'humidité résiduelle le cas échéants et la préparation nécessaire pour les supports listés ci-après : </w:t>
-[...82 lines deleted...]
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2019</w:t>
+        <w:t xml:space="preserve">Décrire les conditions de mise en œuvre du revêtement céramique en fonction du local visé : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Gâchage du mortier colle,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mise en œuvre du carrelage (description de la mise en œuvre de la trame de renfort le cas échéant),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Fractionnement du carrelage,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Jointoiement des carreaux.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Description</w:t>
-[...58 lines deleted...]
-        <w:t xml:space="preserve">Le pontage entre les lés le cas échéant.</w:t>
+        <w:t xml:space="preserve">Illustration</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Un schéma global (en écorché par exemple) doit être ajouté au dossier pour illustrer les différentes étape de la mise en œuvre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
-        <w:t xml:space="preserve">5.3. Mise en oeuvre de la mini-chape (uniquement pour les sous-couches acoustiques en rouleaux)</w:t>
+        <w:t xml:space="preserve">6.5. Traitement des points singuliers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Définir les conditions de mise en œuvre de la mini-chape : </w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2019</w:t>
+        <w:t xml:space="preserve">Décrire le traitement de chacun des points singuliers associés au procédé et décrits ci-après :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Angles rentrants/sortants,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pieds d'huisserie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Traversées de canalisations,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Seuils de portes,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pose des plinthes et finitions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Description</w:t>
-[...58 lines deleted...]
-        <w:t xml:space="preserve">Jointoiement des carreaux.</w:t>
+        <w:t xml:space="preserve">Illustration</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pour chacun des points singuliers un schéma de traitement devra être proposé.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Mise en oeuvre du procédé en local humide (E2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Illustration</w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2019</w:t>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Décrire les étapes de la mise en œuvre du procédé dans ce type de local de la même manière que dans le paragraphe précédant en précisant notamment les conditions de mises en œuvre du SPEC et le traitement des points singuliers avec ce même SPEC.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Description</w:t>
-[...71 lines deleted...]
-        <w:t xml:space="preserve">Pose des plinthes et finitions.</w:t>
+        <w:t xml:space="preserve">Illustration</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Un schéma de principe général ainsi que des schémas illustrant le traitement des points singuliers devront être ajoutés au dossier.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Mise en service</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 09/07/2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Illustration</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2019</w:t>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Définir les échéances de mise en service du local en fonction notamment de la colle à carrelage utilisé.Au moins une des colles à carrelage utilisées devra permettre une mise en service du local 3 jours après le collage du carreau.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Le Groupe Spécialisé n°13 a acté une jurisprudence concernant les délais de remise en service des locaux pour les procédés d’isolation phonique sous carrelage.En dérogation des jurisprudences du 5 juillet 2012 et du 1er avril 2014, dorénavant le délai de remise en service des locaux dans lesquels un procédéd’isolation phonique a été mis en oeuvre ne pourra pas excéder 72 heures après la mise en oeuvre du mortier colle. Par ailleurs, compte tenu des sollicitations des locaux à 16 heures (jointoiement du carrelage) et à 72 heures (remise en service du local : ouverture aux autres corps d’état ou réemménagement), le Groupe a acté qu’aucune distinction ne pouvait être opérée entre locaux P2 et P3, notamment vis-à-vis des performances aux essais de poinçonnement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Description</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Décrire les étapes de la mise en œuvre du procédé dans ce type de local de la même manière que dans le paragraphe précédant en précisant notamment les conditions de mises en œuvre du SPEC et le traitement des points singuliers avec ce même SPEC.</w:t>
+        <w:t xml:space="preserve">Justification</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Les essais de chocs à la bille permettent de valider les échéances de mise en service du local.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Maintien en service du produit ou procédé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Traitement fin de vie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. Assitance technique</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Illustration</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Un schéma de principe général ainsi que des schémas illustrant le traitement des points singuliers devront être ajoutés au dossier.</w:t>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Décrire l'assistance technique apportée par la société détentrice de l'Avis Technique.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
-        <w:t xml:space="preserve">7. Mise en service</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 09/07/2019</w:t>
+        <w:t xml:space="preserve">12. Principes de fabrication et de contrôle de cette fabrication</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Définir les échéances de mise en service du local en fonction notamment de la colle à carrelage utilisé.Au moins une des colles à carrelage utilisées devra permettre une mise en service du local 3 jours après le collage du carreau.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Le Groupe Spécialisé n°13 a acté une jurisprudence concernant les délais de remise en service des locaux pour les procédés d’isolation phonique sous carrelage.En dérogation des jurisprudences du 5 juillet 2012 et du 1er avril 2014, dorénavant le délai de remise en service des locaux dans lesquels un procédéd’isolation phonique a été mis en oeuvre ne pourra pas excéder 72 heures après la mise en oeuvre du mortier colle. Par ailleurs, compte tenu des sollicitations des locaux à 16 heures (jointoiement du carrelage) et à 72 heures (remise en service du local : ouverture aux autres corps d’état ou réemménagement), le Groupe a acté qu’aucune distinction ne pouvait être opérée entre locaux P2 et P3, notamment vis-à-vis des performances aux essais de poinçonnement.</w:t>
+        <w:t xml:space="preserve">Renseigner l'usine de fabrication de chacun des produits du kit acoustique en spécifiant le référentiel qualité de l'usine et les contrôles effectués en cours de production.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Les essais de chocs à la bille permettent de valider les échéances de mise en service du local.</w:t>
+        <w:t xml:space="preserve">La suivi de fabrication suivant devra être fourni pour attester de la constance de qualité du procédé : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Longueur, largeur, masse surfacique, équerrage (EN 15445-2 ou EN 822 ou autre)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Épaisseur sous charge (dS-X0 de la EN 1606 ou autre)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Compressibilité (dB-dC) (EN 12431)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Raideur dynamique (EN 29052-1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Une visite de l'usine de production de la sous-couche sera également réalisée.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
-        <w:t xml:space="preserve">8. Assitance technique</w:t>
+        <w:t xml:space="preserve">13. Mention des justificatifs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14. Références chantiers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2019</w:t>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Préciser la surface du procédé appliquée en France et depuis quand.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Préciser si le procédé dispose d'une Déclaration Environnementale (DE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Description</w:t>
-[...34 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Un tableau récapitulatif avec les éléments suivants est à fournir avec au moins 10 chantiers représentatifs ou 5000 m² :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">l’adresse précise du chantier et la surface réalisée,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2278,51 +2337,51 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">les épaisseurs d’application,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">les types de planchers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
-        <w:t xml:space="preserve">10. Annexe</w:t>
+        <w:t xml:space="preserve">15. Annexe</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811024" w:h="16837.795275591"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -2450,51 +2509,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="0DE6966B"/>
+    <w:nsid w:val="FF234E21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2598,51 +2657,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="BF655B39"/>
+    <w:nsid w:val="37E4992C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2746,51 +2805,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="B2F60B73"/>
+    <w:nsid w:val="89BA2876"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2894,51 +2953,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="8FE5143D"/>
+    <w:nsid w:val="0B3C637D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3042,51 +3101,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="13BB155C"/>
+    <w:nsid w:val="5D18B50A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3190,51 +3249,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="124A5AD0"/>
+    <w:nsid w:val="5C67D2AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3338,51 +3397,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="77B1EC90"/>
+    <w:nsid w:val="6AEF8302"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3486,51 +3545,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="CA3694C0"/>
+    <w:nsid w:val="657EE907"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3634,51 +3693,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="35B19116"/>
+    <w:nsid w:val="CAFEEC18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3782,51 +3841,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="D61A7F9C"/>
+    <w:nsid w:val="3A4B05D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3930,51 +3989,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="014114D8"/>
+    <w:nsid w:val="24257BA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4078,51 +4137,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="F6E74EE8"/>
+    <w:nsid w:val="FCD16977"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4226,51 +4285,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="EA04C276"/>
+    <w:nsid w:val="5C45D28C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4374,51 +4433,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="BCC451A9"/>
+    <w:nsid w:val="31B00205"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4522,51 +4581,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="E9EAD662"/>
+    <w:nsid w:val="58F31607"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4670,51 +4729,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="F37831A7"/>
+    <w:nsid w:val="C0B57DF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4818,51 +4877,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="930C3397"/>
+    <w:nsid w:val="EF9CE25E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4966,51 +5025,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="1138DCAD"/>
+    <w:nsid w:val="03FA6D68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>