--- v0 (2026-05-05)
+++ v1 (2026-06-26)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.4 - Édité le 05/05/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.4 - Édité le 26/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 14.4 « Equipements / Solaire thermique et récupération d’énergie par vecteur eau »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -4466,51 +4466,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="FECCF086"/>
+    <w:nsid w:val="B3B1EC85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4614,51 +4614,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="BCF9249A"/>
+    <w:nsid w:val="9C35C0C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4762,51 +4762,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="B9F46B5B"/>
+    <w:nsid w:val="B389C002"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4910,51 +4910,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="A9E87683"/>
+    <w:nsid w:val="9AB3FE54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5058,51 +5058,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="87517052"/>
+    <w:nsid w:val="51D678A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5206,51 +5206,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="6BF5EEE5"/>
+    <w:nsid w:val="8BB0C657"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5354,51 +5354,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="504C0F20"/>
+    <w:nsid w:val="B4DEEF35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5502,51 +5502,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="8E9C4148"/>
+    <w:nsid w:val="494F9D92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5650,51 +5650,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="667F03C1"/>
+    <w:nsid w:val="3190B2A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5798,51 +5798,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="2A297E2B"/>
+    <w:nsid w:val="494F697F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5946,51 +5946,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="8AACD561"/>
+    <w:nsid w:val="61E64475"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6094,51 +6094,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="CFF4160D"/>
+    <w:nsid w:val="6C278A56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6242,51 +6242,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="05DC9AE0"/>
+    <w:nsid w:val="2AEAFC41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6390,51 +6390,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="6FDFB0D3"/>
+    <w:nsid w:val="EB58DF5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6538,51 +6538,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="5D72ED22"/>
+    <w:nsid w:val="17B3CA44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6686,51 +6686,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="18DBCA1D"/>
+    <w:nsid w:val="6B33DF4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6834,51 +6834,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="DA18D145"/>
+    <w:nsid w:val="41E0AB94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6982,51 +6982,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="67A1067A"/>
+    <w:nsid w:val="5520B2A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7130,51 +7130,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="AAC5481D"/>
+    <w:nsid w:val="89E66C1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7278,51 +7278,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="D3E9E185"/>
+    <w:nsid w:val="7C838959"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7426,51 +7426,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="ACC44020"/>
+    <w:nsid w:val="1C6E75FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7574,51 +7574,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="528A87FC"/>
+    <w:nsid w:val="16C8284A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7722,51 +7722,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="23EA9855"/>
+    <w:nsid w:val="6F7C2092"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7870,51 +7870,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="29C5064E"/>
+    <w:nsid w:val="DA063C8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8018,51 +8018,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="587544E5"/>
+    <w:nsid w:val="EACE9F77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8166,51 +8166,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="0DC56988"/>
+    <w:nsid w:val="B47128FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8314,51 +8314,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="DE4D1DDE"/>
+    <w:nsid w:val="B715FB44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8462,51 +8462,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="68EAD061"/>
+    <w:nsid w:val="84D28DDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8610,51 +8610,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="B6833B87"/>
+    <w:nsid w:val="8936EB0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8758,51 +8758,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38">
-    <w:nsid w:val="20100730"/>
+    <w:nsid w:val="C8A07D76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8906,51 +8906,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39">
-    <w:nsid w:val="CA1AA9CC"/>
+    <w:nsid w:val="36EC337F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9054,51 +9054,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40">
-    <w:nsid w:val="B3419EDE"/>
+    <w:nsid w:val="5A514DD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9202,51 +9202,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41">
-    <w:nsid w:val="E4A370F8"/>
+    <w:nsid w:val="B0531BE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9350,51 +9350,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42">
-    <w:nsid w:val="F3044BFD"/>
+    <w:nsid w:val="1443FC5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9498,51 +9498,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43">
-    <w:nsid w:val="6B720FCC"/>
+    <w:nsid w:val="50242A6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9646,51 +9646,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44">
-    <w:nsid w:val="0F472C48"/>
+    <w:nsid w:val="03E3BA55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9794,51 +9794,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45">
-    <w:nsid w:val="8565646D"/>
+    <w:nsid w:val="B37024B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9942,51 +9942,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46">
-    <w:nsid w:val="37414A9D"/>
+    <w:nsid w:val="641EFC12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10090,51 +10090,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47">
-    <w:nsid w:val="A3E5E548"/>
+    <w:nsid w:val="97B91BE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10238,51 +10238,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48">
-    <w:nsid w:val="DCB66CA4"/>
+    <w:nsid w:val="691D1D86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>