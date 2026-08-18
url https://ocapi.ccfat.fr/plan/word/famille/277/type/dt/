--- v1 (2026-06-26)
+++ v2 (2026-08-18)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.4 - Édité le 26/06/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.4 - Édité le 18/08/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 14.4 « Equipements / Solaire thermique et récupération d’énergie par vecteur eau »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -4466,51 +4466,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="B3B1EC85"/>
+    <w:nsid w:val="461BC36F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4614,51 +4614,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="9C35C0C0"/>
+    <w:nsid w:val="733FB805"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4762,51 +4762,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="B389C002"/>
+    <w:nsid w:val="B69E3A25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4910,51 +4910,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="9AB3FE54"/>
+    <w:nsid w:val="A2E991CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5058,51 +5058,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="51D678A0"/>
+    <w:nsid w:val="3250FD13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5206,51 +5206,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="8BB0C657"/>
+    <w:nsid w:val="6FA299C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5354,51 +5354,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="B4DEEF35"/>
+    <w:nsid w:val="F12F6D25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5502,51 +5502,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="494F9D92"/>
+    <w:nsid w:val="86FA28A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5650,51 +5650,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="3190B2A2"/>
+    <w:nsid w:val="65275D6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5798,51 +5798,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="494F697F"/>
+    <w:nsid w:val="8EF5C0D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5946,51 +5946,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="61E64475"/>
+    <w:nsid w:val="19818E06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6094,51 +6094,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="6C278A56"/>
+    <w:nsid w:val="665B53FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6242,51 +6242,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="2AEAFC41"/>
+    <w:nsid w:val="35CF6407"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6390,51 +6390,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="EB58DF5A"/>
+    <w:nsid w:val="4439F304"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6538,51 +6538,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="17B3CA44"/>
+    <w:nsid w:val="8F2FEF51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6686,51 +6686,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="6B33DF4B"/>
+    <w:nsid w:val="FC61E82C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6834,51 +6834,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="41E0AB94"/>
+    <w:nsid w:val="CAF9F358"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6982,51 +6982,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="5520B2A9"/>
+    <w:nsid w:val="025BC1E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7130,51 +7130,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="89E66C1B"/>
+    <w:nsid w:val="689438BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7278,51 +7278,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="7C838959"/>
+    <w:nsid w:val="0E32B1BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7426,51 +7426,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="1C6E75FB"/>
+    <w:nsid w:val="6B287ABE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7574,51 +7574,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="16C8284A"/>
+    <w:nsid w:val="AF5C86B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7722,51 +7722,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="6F7C2092"/>
+    <w:nsid w:val="F128CDD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7870,51 +7870,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="DA063C8B"/>
+    <w:nsid w:val="94D1B027"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8018,51 +8018,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="EACE9F77"/>
+    <w:nsid w:val="46247D49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8166,51 +8166,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="B47128FC"/>
+    <w:nsid w:val="43E27A0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8314,51 +8314,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="B715FB44"/>
+    <w:nsid w:val="1B08125B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8462,51 +8462,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="84D28DDF"/>
+    <w:nsid w:val="B8DC11E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8610,51 +8610,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="8936EB0C"/>
+    <w:nsid w:val="AA5E5BD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8758,51 +8758,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38">
-    <w:nsid w:val="C8A07D76"/>
+    <w:nsid w:val="C626E57B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8906,51 +8906,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39">
-    <w:nsid w:val="36EC337F"/>
+    <w:nsid w:val="582333FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9054,51 +9054,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40">
-    <w:nsid w:val="5A514DD5"/>
+    <w:nsid w:val="D2A38812"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9202,51 +9202,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41">
-    <w:nsid w:val="B0531BE3"/>
+    <w:nsid w:val="96063574"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9350,51 +9350,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42">
-    <w:nsid w:val="1443FC5D"/>
+    <w:nsid w:val="252BE010"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9498,51 +9498,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43">
-    <w:nsid w:val="50242A6A"/>
+    <w:nsid w:val="CD24EC2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9646,51 +9646,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44">
-    <w:nsid w:val="03E3BA55"/>
+    <w:nsid w:val="9F667733"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9794,51 +9794,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45">
-    <w:nsid w:val="B37024B8"/>
+    <w:nsid w:val="BB3FA59A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9942,51 +9942,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46">
-    <w:nsid w:val="641EFC12"/>
+    <w:nsid w:val="242638D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10090,51 +10090,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47">
-    <w:nsid w:val="97B91BE8"/>
+    <w:nsid w:val="580E5765"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10238,51 +10238,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48">
-    <w:nsid w:val="691D1D86"/>
+    <w:nsid w:val="F41172D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>