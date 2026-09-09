--- v2 (2026-08-18)
+++ v3 (2026-09-09)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.4 - Édité le 18/08/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.4 - Édité le 10/09/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 14.4 « Equipements / Solaire thermique et récupération d’énergie par vecteur eau »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -4466,51 +4466,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="461BC36F"/>
+    <w:nsid w:val="F24625C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4614,51 +4614,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="733FB805"/>
+    <w:nsid w:val="FA0DDC21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4762,51 +4762,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="B69E3A25"/>
+    <w:nsid w:val="1C95C896"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4910,51 +4910,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="A2E991CC"/>
+    <w:nsid w:val="0200FF96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5058,51 +5058,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="3250FD13"/>
+    <w:nsid w:val="95355E69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5206,51 +5206,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="6FA299C1"/>
+    <w:nsid w:val="9788099A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5354,51 +5354,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="F12F6D25"/>
+    <w:nsid w:val="3C466123"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5502,51 +5502,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="86FA28A3"/>
+    <w:nsid w:val="132A3AA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5650,51 +5650,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="65275D6A"/>
+    <w:nsid w:val="0E421FF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5798,51 +5798,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="8EF5C0D5"/>
+    <w:nsid w:val="A72548F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5946,51 +5946,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="19818E06"/>
+    <w:nsid w:val="17D7442C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6094,51 +6094,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="665B53FE"/>
+    <w:nsid w:val="B6790C8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6242,51 +6242,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="35CF6407"/>
+    <w:nsid w:val="CF513719"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6390,51 +6390,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="4439F304"/>
+    <w:nsid w:val="B7670982"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6538,51 +6538,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="8F2FEF51"/>
+    <w:nsid w:val="18BCF95B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6686,51 +6686,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="FC61E82C"/>
+    <w:nsid w:val="41071368"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6834,51 +6834,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="CAF9F358"/>
+    <w:nsid w:val="B0D7094A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6982,51 +6982,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="025BC1E3"/>
+    <w:nsid w:val="0EBC83A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7130,51 +7130,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="689438BF"/>
+    <w:nsid w:val="ACD867B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7278,51 +7278,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="0E32B1BD"/>
+    <w:nsid w:val="4345E7B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7426,51 +7426,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="6B287ABE"/>
+    <w:nsid w:val="A59C18D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7574,51 +7574,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="AF5C86B0"/>
+    <w:nsid w:val="EA50060D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7722,51 +7722,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="F128CDD0"/>
+    <w:nsid w:val="A5C96E9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7870,51 +7870,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="94D1B027"/>
+    <w:nsid w:val="9CD43684"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8018,51 +8018,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="46247D49"/>
+    <w:nsid w:val="4A56E75A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8166,51 +8166,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="43E27A0E"/>
+    <w:nsid w:val="53BEFF4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8314,51 +8314,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="1B08125B"/>
+    <w:nsid w:val="790993A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8462,51 +8462,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="B8DC11E4"/>
+    <w:nsid w:val="88998B24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8610,51 +8610,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="AA5E5BD3"/>
+    <w:nsid w:val="2EE93823"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8758,51 +8758,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38">
-    <w:nsid w:val="C626E57B"/>
+    <w:nsid w:val="F7A3BDE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8906,51 +8906,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39">
-    <w:nsid w:val="582333FC"/>
+    <w:nsid w:val="073F5CDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9054,51 +9054,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40">
-    <w:nsid w:val="D2A38812"/>
+    <w:nsid w:val="58FC4303"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9202,51 +9202,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41">
-    <w:nsid w:val="96063574"/>
+    <w:nsid w:val="ED212145"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9350,51 +9350,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42">
-    <w:nsid w:val="252BE010"/>
+    <w:nsid w:val="53ACFCA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9498,51 +9498,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43">
-    <w:nsid w:val="CD24EC2E"/>
+    <w:nsid w:val="3A83C931"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9646,51 +9646,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44">
-    <w:nsid w:val="9F667733"/>
+    <w:nsid w:val="F6E13EE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9794,51 +9794,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45">
-    <w:nsid w:val="BB3FA59A"/>
+    <w:nsid w:val="7A1671E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9942,51 +9942,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46">
-    <w:nsid w:val="242638D2"/>
+    <w:nsid w:val="127E05F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10090,51 +10090,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47">
-    <w:nsid w:val="580E5765"/>
+    <w:nsid w:val="917A87D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10238,51 +10238,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48">
-    <w:nsid w:val="F41172D1"/>
+    <w:nsid w:val="A4AE319F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>