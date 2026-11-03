--- v0 (2026-04-30)
+++ v1 (2026-11-03)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.4 - Édité le 30/04/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.4 - Édité le 03/11/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 14.4 « Equipements / Solaire thermique et récupération d’énergie par vecteur eau »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -4605,51 +4605,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="ABC45A1D"/>
+    <w:nsid w:val="57A45E7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4753,51 +4753,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="BB047A92"/>
+    <w:nsid w:val="28986AED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4901,51 +4901,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="1190B9F8"/>
+    <w:nsid w:val="1B3416DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5049,51 +5049,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="1BB6E4EC"/>
+    <w:nsid w:val="57A21104"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5197,51 +5197,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="4041EBF8"/>
+    <w:nsid w:val="FF058F66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5345,51 +5345,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="FBADD42E"/>
+    <w:nsid w:val="85276839"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5493,51 +5493,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="28B83ECA"/>
+    <w:nsid w:val="9BD51A69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5641,51 +5641,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="0C65DB11"/>
+    <w:nsid w:val="024156A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5789,51 +5789,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="740F0817"/>
+    <w:nsid w:val="29BC237E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5937,51 +5937,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="C98AF1AF"/>
+    <w:nsid w:val="BBBE33ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6085,51 +6085,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="B0588DB8"/>
+    <w:nsid w:val="3F4FD557"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6233,51 +6233,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="75D0F36A"/>
+    <w:nsid w:val="C753BAD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6381,51 +6381,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="D51B4493"/>
+    <w:nsid w:val="F4C45157"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6529,51 +6529,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="FC8DC153"/>
+    <w:nsid w:val="AFD36F48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6677,51 +6677,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="E1DD4692"/>
+    <w:nsid w:val="530B26B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6825,51 +6825,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="FFD20C20"/>
+    <w:nsid w:val="68262760"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6973,51 +6973,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="F466415A"/>
+    <w:nsid w:val="13827F89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7121,51 +7121,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="1DA3650D"/>
+    <w:nsid w:val="7BB1F065"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7269,51 +7269,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="4B771707"/>
+    <w:nsid w:val="88693FEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7417,51 +7417,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="A8F3E8E4"/>
+    <w:nsid w:val="2B287508"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7565,51 +7565,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="EC13FE88"/>
+    <w:nsid w:val="6670F23D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7713,51 +7713,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="E5552EE9"/>
+    <w:nsid w:val="017BE7F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7861,51 +7861,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="EE434BE3"/>
+    <w:nsid w:val="B284F6E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8009,51 +8009,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="A448AD62"/>
+    <w:nsid w:val="779717DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8157,51 +8157,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="F771C915"/>
+    <w:nsid w:val="D80CC8B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8305,51 +8305,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="677FB089"/>
+    <w:nsid w:val="311C26D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8453,51 +8453,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="2027E906"/>
+    <w:nsid w:val="C98E2AB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8601,51 +8601,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="7D0E0039"/>
+    <w:nsid w:val="5ADCC059"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8749,51 +8749,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="0EE48271"/>
+    <w:nsid w:val="FE48FD2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8897,51 +8897,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38">
-    <w:nsid w:val="68F8B232"/>
+    <w:nsid w:val="31F65EFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9045,51 +9045,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39">
-    <w:nsid w:val="E0EB4AF1"/>
+    <w:nsid w:val="AEEC6C92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9193,51 +9193,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40">
-    <w:nsid w:val="A519E896"/>
+    <w:nsid w:val="845B298A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9341,51 +9341,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41">
-    <w:nsid w:val="D0B3AA9E"/>
+    <w:nsid w:val="87A15FDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9489,51 +9489,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42">
-    <w:nsid w:val="FBB8191C"/>
+    <w:nsid w:val="A561AA7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9637,51 +9637,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43">
-    <w:nsid w:val="46DE7F27"/>
+    <w:nsid w:val="AF9861FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9785,51 +9785,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44">
-    <w:nsid w:val="C815A0E5"/>
+    <w:nsid w:val="A86B8E96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9933,51 +9933,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45">
-    <w:nsid w:val="7A35A242"/>
+    <w:nsid w:val="1066AC76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10081,51 +10081,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46">
-    <w:nsid w:val="E9A16A14"/>
+    <w:nsid w:val="677E2F55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10229,51 +10229,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47">
-    <w:nsid w:val="28680C74"/>
+    <w:nsid w:val="34E4C644"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10377,51 +10377,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48">
-    <w:nsid w:val="1C2FFBEB"/>
+    <w:nsid w:val="F2117E76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10525,51 +10525,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49">
-    <w:nsid w:val="5B9F8596"/>
+    <w:nsid w:val="4BB85435"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10673,51 +10673,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50">
-    <w:nsid w:val="4B80A376"/>
+    <w:nsid w:val="868ACE8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10821,51 +10821,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51">
-    <w:nsid w:val="E1EA54DE"/>
+    <w:nsid w:val="707F02CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>