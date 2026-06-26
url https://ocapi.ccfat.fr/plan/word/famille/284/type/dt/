--- v0 (2026-05-05)
+++ v1 (2026-06-26)
@@ -12,51 +12,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.4 - Édité le 05/05/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.4 - Édité le 26/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 14.4 « Equipements / Solaire thermique et récupération d’énergie par vecteur eau »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -5309,51 +5309,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="F67E44E2"/>
+    <w:nsid w:val="BFF08B79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5457,51 +5457,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="9248A3F1"/>
+    <w:nsid w:val="B4165B7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5605,51 +5605,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="4EE54E3C"/>
+    <w:nsid w:val="0F9DE068"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5753,51 +5753,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="39013BFE"/>
+    <w:nsid w:val="9FCA6868"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5901,51 +5901,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="F1462C38"/>
+    <w:nsid w:val="226469EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6049,51 +6049,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="5E104984"/>
+    <w:nsid w:val="213DDF94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6197,51 +6197,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="921ACE38"/>
+    <w:nsid w:val="62CB999F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6345,51 +6345,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="C30613E2"/>
+    <w:nsid w:val="0080BF1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6493,51 +6493,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="AD7361D2"/>
+    <w:nsid w:val="87B1B56F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6641,51 +6641,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="E481A3C0"/>
+    <w:nsid w:val="ED83629F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6789,51 +6789,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="3A1601BE"/>
+    <w:nsid w:val="075F1F9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6937,51 +6937,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="877DD893"/>
+    <w:nsid w:val="C7524808"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7085,51 +7085,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="82D14356"/>
+    <w:nsid w:val="A6576EA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7233,51 +7233,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="B7775070"/>
+    <w:nsid w:val="1CBF4B1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7381,51 +7381,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="F192B1DB"/>
+    <w:nsid w:val="97F5BA4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7529,51 +7529,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="DE09516D"/>
+    <w:nsid w:val="9147A8F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7677,51 +7677,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="AA8E6D20"/>
+    <w:nsid w:val="C10A5C53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7825,51 +7825,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="BE03748C"/>
+    <w:nsid w:val="1CC54C83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7973,51 +7973,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="B3F7B8EA"/>
+    <w:nsid w:val="D47051DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8121,51 +8121,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="7E61D2F1"/>
+    <w:nsid w:val="BEFAE590"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8269,51 +8269,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="1E6D8F1A"/>
+    <w:nsid w:val="AC868E7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8417,51 +8417,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="8AEC48AB"/>
+    <w:nsid w:val="A9E10AD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8565,51 +8565,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="B453F031"/>
+    <w:nsid w:val="016C799E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8713,51 +8713,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="3FD8A303"/>
+    <w:nsid w:val="D856F9FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8861,51 +8861,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="609E39D4"/>
+    <w:nsid w:val="0FD0C652"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9009,51 +9009,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="0FD403ED"/>
+    <w:nsid w:val="7EF7E03C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9157,51 +9157,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="109EC4D0"/>
+    <w:nsid w:val="E37CAD8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9305,51 +9305,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="8BF45DD2"/>
+    <w:nsid w:val="9DFC276D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9453,51 +9453,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="273C1BFB"/>
+    <w:nsid w:val="5E204141"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9601,51 +9601,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38">
-    <w:nsid w:val="062FF868"/>
+    <w:nsid w:val="9FC52796"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9749,51 +9749,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39">
-    <w:nsid w:val="80779088"/>
+    <w:nsid w:val="20670274"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9897,51 +9897,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40">
-    <w:nsid w:val="56313029"/>
+    <w:nsid w:val="1E4E6222"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10045,51 +10045,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41">
-    <w:nsid w:val="9BEB308E"/>
+    <w:nsid w:val="7756945F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10193,51 +10193,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42">
-    <w:nsid w:val="7BECAAB2"/>
+    <w:nsid w:val="08365227"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10341,51 +10341,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43">
-    <w:nsid w:val="A129F59B"/>
+    <w:nsid w:val="758C4471"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10489,51 +10489,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44">
-    <w:nsid w:val="64923373"/>
+    <w:nsid w:val="2A8A1833"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10637,51 +10637,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45">
-    <w:nsid w:val="20075B0E"/>
+    <w:nsid w:val="80954284"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10785,51 +10785,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46">
-    <w:nsid w:val="0C0A8248"/>
+    <w:nsid w:val="B42A99F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10933,51 +10933,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47">
-    <w:nsid w:val="6FA4C9FC"/>
+    <w:nsid w:val="A6B8850C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11081,51 +11081,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48">
-    <w:nsid w:val="C2A0F70C"/>
+    <w:nsid w:val="A298157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11229,51 +11229,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49">
-    <w:nsid w:val="B3067CC7"/>
+    <w:nsid w:val="6D4C3E8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11377,51 +11377,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50">
-    <w:nsid w:val="E60E2778"/>
+    <w:nsid w:val="4DF1F43B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11525,51 +11525,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51">
-    <w:nsid w:val="1069F6E4"/>
+    <w:nsid w:val="DAA0225F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11673,51 +11673,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52">
-    <w:nsid w:val="7FB3D6FD"/>
+    <w:nsid w:val="AB2E0E82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11821,51 +11821,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53">
-    <w:nsid w:val="71933BBE"/>
+    <w:nsid w:val="5504757F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11969,51 +11969,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54">
-    <w:nsid w:val="0ED8F920"/>
+    <w:nsid w:val="47FEF3E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12117,51 +12117,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55">
-    <w:nsid w:val="7066F950"/>
+    <w:nsid w:val="ACC67521"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12265,51 +12265,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56">
-    <w:nsid w:val="5BDCEF4C"/>
+    <w:nsid w:val="80454BD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12413,51 +12413,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57">
-    <w:nsid w:val="1A9491EE"/>
+    <w:nsid w:val="B77D2114"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12561,51 +12561,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58">
-    <w:nsid w:val="4FB21FA8"/>
+    <w:nsid w:val="A971A74F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12709,51 +12709,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59">
-    <w:nsid w:val="360ABEF0"/>
+    <w:nsid w:val="5BA4F5F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12857,51 +12857,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60">
-    <w:nsid w:val="BCD0A50B"/>
+    <w:nsid w:val="0739A5F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13005,51 +13005,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61">
-    <w:nsid w:val="29C59F7B"/>
+    <w:nsid w:val="EB355EA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>