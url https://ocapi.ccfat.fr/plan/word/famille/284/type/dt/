--- v1 (2026-06-26)
+++ v2 (2026-09-05)
@@ -12,51 +12,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.4 - Édité le 26/06/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.4 - Édité le 05/09/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 14.4 « Equipements / Solaire thermique et récupération d’énergie par vecteur eau »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -5309,51 +5309,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="BFF08B79"/>
+    <w:nsid w:val="8FFBA9A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5457,51 +5457,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="B4165B7E"/>
+    <w:nsid w:val="B24A3EE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5605,51 +5605,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="0F9DE068"/>
+    <w:nsid w:val="FC718EF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5753,51 +5753,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="9FCA6868"/>
+    <w:nsid w:val="2957FE20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5901,51 +5901,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="226469EE"/>
+    <w:nsid w:val="626C5ED5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6049,51 +6049,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="213DDF94"/>
+    <w:nsid w:val="86DF9915"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6197,51 +6197,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="62CB999F"/>
+    <w:nsid w:val="241FD613"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6345,51 +6345,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="0080BF1A"/>
+    <w:nsid w:val="B8FB1915"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6493,51 +6493,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="87B1B56F"/>
+    <w:nsid w:val="9C32184D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6641,51 +6641,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="ED83629F"/>
+    <w:nsid w:val="D099ADC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6789,51 +6789,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="075F1F9D"/>
+    <w:nsid w:val="BFE37662"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6937,51 +6937,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="C7524808"/>
+    <w:nsid w:val="83C10959"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7085,51 +7085,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="A6576EA1"/>
+    <w:nsid w:val="F2510778"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7233,51 +7233,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="1CBF4B1E"/>
+    <w:nsid w:val="4DBCF45A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7381,51 +7381,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="97F5BA4D"/>
+    <w:nsid w:val="B654F9FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7529,51 +7529,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="9147A8F6"/>
+    <w:nsid w:val="28A448C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7677,51 +7677,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="C10A5C53"/>
+    <w:nsid w:val="048EA8C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7825,51 +7825,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="1CC54C83"/>
+    <w:nsid w:val="65F19A54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7973,51 +7973,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="D47051DA"/>
+    <w:nsid w:val="E6333971"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8121,51 +8121,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="BEFAE590"/>
+    <w:nsid w:val="A64C800F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8269,51 +8269,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="AC868E7F"/>
+    <w:nsid w:val="D6D66AB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8417,51 +8417,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="A9E10AD1"/>
+    <w:nsid w:val="DD3172F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8565,51 +8565,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="016C799E"/>
+    <w:nsid w:val="949E1E6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8713,51 +8713,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="D856F9FD"/>
+    <w:nsid w:val="9A52AD06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8861,51 +8861,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="0FD0C652"/>
+    <w:nsid w:val="5C018F6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9009,51 +9009,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="7EF7E03C"/>
+    <w:nsid w:val="7F633C34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9157,51 +9157,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="E37CAD8A"/>
+    <w:nsid w:val="C4E38A91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9305,51 +9305,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="9DFC276D"/>
+    <w:nsid w:val="4BBF234B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9453,51 +9453,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="5E204141"/>
+    <w:nsid w:val="D6408682"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9601,51 +9601,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38">
-    <w:nsid w:val="9FC52796"/>
+    <w:nsid w:val="40EE248D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9749,51 +9749,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39">
-    <w:nsid w:val="20670274"/>
+    <w:nsid w:val="540C8742"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9897,51 +9897,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40">
-    <w:nsid w:val="1E4E6222"/>
+    <w:nsid w:val="3C87C543"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10045,51 +10045,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41">
-    <w:nsid w:val="7756945F"/>
+    <w:nsid w:val="00A9994B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10193,51 +10193,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42">
-    <w:nsid w:val="08365227"/>
+    <w:nsid w:val="797AE6B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10341,51 +10341,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43">
-    <w:nsid w:val="758C4471"/>
+    <w:nsid w:val="78E21398"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10489,51 +10489,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44">
-    <w:nsid w:val="2A8A1833"/>
+    <w:nsid w:val="BF80AAEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10637,51 +10637,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45">
-    <w:nsid w:val="80954284"/>
+    <w:nsid w:val="B5692143"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10785,51 +10785,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46">
-    <w:nsid w:val="B42A99F3"/>
+    <w:nsid w:val="5C20B021"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10933,51 +10933,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47">
-    <w:nsid w:val="A6B8850C"/>
+    <w:nsid w:val="929AE352"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11081,51 +11081,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48">
-    <w:nsid w:val="A298157B"/>
+    <w:nsid w:val="624B2A7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11229,51 +11229,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49">
-    <w:nsid w:val="6D4C3E8E"/>
+    <w:nsid w:val="68B926A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11377,51 +11377,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50">
-    <w:nsid w:val="4DF1F43B"/>
+    <w:nsid w:val="85388C0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11525,51 +11525,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51">
-    <w:nsid w:val="DAA0225F"/>
+    <w:nsid w:val="EA6B1508"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11673,51 +11673,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52">
-    <w:nsid w:val="AB2E0E82"/>
+    <w:nsid w:val="8F54B4A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11821,51 +11821,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53">
-    <w:nsid w:val="5504757F"/>
+    <w:nsid w:val="2EE23CE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11969,51 +11969,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54">
-    <w:nsid w:val="47FEF3E0"/>
+    <w:nsid w:val="608DDB48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12117,51 +12117,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55">
-    <w:nsid w:val="ACC67521"/>
+    <w:nsid w:val="3483F98E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12265,51 +12265,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56">
-    <w:nsid w:val="80454BD5"/>
+    <w:nsid w:val="11E4AAAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12413,51 +12413,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57">
-    <w:nsid w:val="B77D2114"/>
+    <w:nsid w:val="222B6A71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12561,51 +12561,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58">
-    <w:nsid w:val="A971A74F"/>
+    <w:nsid w:val="A34B6763"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12709,51 +12709,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59">
-    <w:nsid w:val="5BA4F5F2"/>
+    <w:nsid w:val="20E02CF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12857,51 +12857,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60">
-    <w:nsid w:val="0739A5F4"/>
+    <w:nsid w:val="0F0B9969"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13005,51 +13005,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61">
-    <w:nsid w:val="EB355EA9"/>
+    <w:nsid w:val="6138F642"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>