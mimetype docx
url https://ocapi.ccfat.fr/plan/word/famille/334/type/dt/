--- v2 (2026-08-08)
+++ v3 (2026-09-22)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 08/08/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 22/09/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 06 « Composants de baies et vitrages »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -5127,51 +5127,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="1E95403A"/>
+    <w:nsid w:val="C8E52187"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5275,51 +5275,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="7C8E1785"/>
+    <w:nsid w:val="4749EB75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5423,51 +5423,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="39A8600A"/>
+    <w:nsid w:val="B11180C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5571,51 +5571,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="10EB4587"/>
+    <w:nsid w:val="173C708A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5719,51 +5719,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="3E34AE2F"/>
+    <w:nsid w:val="BA58BB15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5867,51 +5867,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="F8C8AB62"/>
+    <w:nsid w:val="6612BF4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6015,51 +6015,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="0A659AC4"/>
+    <w:nsid w:val="DD44B870"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6163,51 +6163,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="4FDFA346"/>
+    <w:nsid w:val="1EB4C9A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6311,51 +6311,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="CFFD223F"/>
+    <w:nsid w:val="9B76B0E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6459,51 +6459,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="AC72D935"/>
+    <w:nsid w:val="D8C98015"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6607,51 +6607,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="309A5758"/>
+    <w:nsid w:val="851719D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6755,51 +6755,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="8831E8DB"/>
+    <w:nsid w:val="E7626B69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6903,51 +6903,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="95747791"/>
+    <w:nsid w:val="19847AA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7051,51 +7051,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="AF9C98AA"/>
+    <w:nsid w:val="097AB978"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7199,51 +7199,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="C9050EA2"/>
+    <w:nsid w:val="5943DC74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7347,51 +7347,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="078B91BF"/>
+    <w:nsid w:val="0D73B799"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7495,51 +7495,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="3EAE9F81"/>
+    <w:nsid w:val="4AFCDECC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7643,51 +7643,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="07BD086E"/>
+    <w:nsid w:val="81A92B29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7791,51 +7791,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="DD50545B"/>
+    <w:nsid w:val="8898658F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7939,51 +7939,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="5466C454"/>
+    <w:nsid w:val="99555AD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8087,51 +8087,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="0136B6E3"/>
+    <w:nsid w:val="C0BCAF10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8235,51 +8235,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="46199034"/>
+    <w:nsid w:val="23B8BC5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8383,51 +8383,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="FE467E62"/>
+    <w:nsid w:val="885FCF7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8531,51 +8531,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="5247DDB8"/>
+    <w:nsid w:val="E7829724"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8679,51 +8679,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="B56EEAE3"/>
+    <w:nsid w:val="C31722A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8827,51 +8827,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="17CAB072"/>
+    <w:nsid w:val="DAC12657"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8975,51 +8975,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="823FC76C"/>
+    <w:nsid w:val="12B50A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>