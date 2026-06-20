--- v0 (2026-04-15)
+++ v1 (2026-06-20)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 15/04/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 20/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 06 « Composants de baies et vitrages »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -4816,69 +4816,190 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les propositions de modifications ont été examinées par le GS. La liste exhaustive sera mise à jour en conséquence et envoyée aux membres du GS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">La liste des évolutions mineures « Simplification des DTA-AT du GS6_V3_2025 » est disponible au lien ci-dessous.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">8.68. 2025 (12) Reformulation du paragraphe « Cas des dispositions PMR »</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dans le cas où une justification a été apportée vis à vis des systèmes sur plots, la phrase type du DTA est reformulée comme suit : « Des caillebotis mais aussi des systèmes sur plots (exemple : dalles) peuvent être utilisés dans le cadre de la mise en œuvre PMR selon le cahier du CSTB 3706_V2 (positionnés à une distance de 5 mm à 18 mm du nez de seuil) ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">8.69. 2025 (12) Eléments de preuves recevables concernant les DTA dont le domaine d'emploi couvre l'outremer (soumis à la réglementation paracyclonique)</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Le CSTB a présenté le protocole d’essais rédigé retenu concernant la résistance aux chocs des fenêtres suite aux échanges de la dernière séance. Ce protocole est en pièce jointe du présent compte rendu et sera disponible sur le site de la CCFAT. Il est applicable à compter du 1er janvier pour tous les dossiers présentés en GS6 se revendiquant du domaine d’emploi visé.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Le document « Protocole d’essai de résistance au choc des fenêtres » est disponible au lien ci-dessous.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">8.70. 2026 (02) Accessibilité aux handicapés</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 19/03/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dans les cas où le seuil PMR n’incorpore pas de réservation spécifique pour le calfeutrement, le paragraphe 1.2.1.11 « Accessibilité aux handicapés » du DTA devient : « Ce système dispose d’une solution de seuil, qui sans avoir recours à une rampe amovible intérieure, pour peu qu’il soit encastré, permet l’accès aux handicapés au sens de l’arrêté du 30 novembre 2007. »</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.71. 2026 (03) Limitation du domaine d’emploi des systèmes prévoyant une mise en œuvre dans des panneaux sandwich</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 21/05/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rappel : le GS6 n’autorisait pas dans un même DTA des systèmes qui prévoyaient au domaine d’emploi une mise en œuvre sur panneaux sandwich et une mise en œuvre sur structure rigide.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Le GS6 modifie sa position comme suit : le GS6 autorise dans un même DTA des systèmes qui prévoient une mise en œuvre par clippage et une mise en œuvre classique (vissage). Cela permet aux systèmes prévoyant une mise en œuvre par clippage de pouvoir revendiquer dans un même DTA le domaine d’emploi de mise en œuvre sur panneaux sandwich et sur structure rigide (sous réserve d’apporter toutes les justifications nécessaires).</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811024" w:h="16837.795275591"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -5006,51 +5127,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="61DD1648"/>
+    <w:nsid w:val="2927064F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5154,51 +5275,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="4F28140F"/>
+    <w:nsid w:val="ACC38C23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5302,51 +5423,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="5581F5BC"/>
+    <w:nsid w:val="65830EF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5450,51 +5571,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="5DB60EF9"/>
+    <w:nsid w:val="0798C62F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5598,51 +5719,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="B4406C17"/>
+    <w:nsid w:val="D1B375B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5746,51 +5867,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="5FBBC801"/>
+    <w:nsid w:val="A5F1E863"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5894,51 +6015,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="E5AD7527"/>
+    <w:nsid w:val="0B69D793"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6042,51 +6163,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="2E0280F2"/>
+    <w:nsid w:val="259DD520"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6190,51 +6311,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="64FE476C"/>
+    <w:nsid w:val="9BBB6B47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6338,51 +6459,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="A753DD6B"/>
+    <w:nsid w:val="CF1EB6CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6486,51 +6607,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="A3180187"/>
+    <w:nsid w:val="41E0D732"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6634,51 +6755,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="E8A609C4"/>
+    <w:nsid w:val="43D5A5BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6782,51 +6903,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="F76AA628"/>
+    <w:nsid w:val="348042CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6930,51 +7051,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="341D7DD2"/>
+    <w:nsid w:val="3F7C5A93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7078,51 +7199,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="362FEE74"/>
+    <w:nsid w:val="6E102DF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7226,51 +7347,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="EF0EFED0"/>
+    <w:nsid w:val="C0A62CB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7374,51 +7495,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="1B01EF45"/>
+    <w:nsid w:val="3F37FD0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7522,51 +7643,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="90BD9F4C"/>
+    <w:nsid w:val="EFDE4FFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7670,51 +7791,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="4A23B264"/>
+    <w:nsid w:val="282DE5FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7818,51 +7939,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="DC8C6FF9"/>
+    <w:nsid w:val="D4C5672A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7966,51 +8087,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="9227BD03"/>
+    <w:nsid w:val="2E31880C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8114,51 +8235,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="1556053A"/>
+    <w:nsid w:val="7C4B067D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8262,51 +8383,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="F5C59CA5"/>
+    <w:nsid w:val="2FDF4678"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8410,51 +8531,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="ECD6F784"/>
+    <w:nsid w:val="B01D28D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8558,51 +8679,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="2900F9B6"/>
+    <w:nsid w:val="45FF8965"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8706,51 +8827,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="657C686A"/>
+    <w:nsid w:val="5116CE56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8854,51 +8975,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="A36B78FC"/>
+    <w:nsid w:val="74C83B80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>