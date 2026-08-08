--- v1 (2026-06-20)
+++ v2 (2026-08-08)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 20/06/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 08/08/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 06 « Composants de baies et vitrages »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -5127,51 +5127,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="2927064F"/>
+    <w:nsid w:val="1E95403A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5275,51 +5275,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="ACC38C23"/>
+    <w:nsid w:val="7C8E1785"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5423,51 +5423,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="65830EF2"/>
+    <w:nsid w:val="39A8600A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5571,51 +5571,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="0798C62F"/>
+    <w:nsid w:val="10EB4587"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5719,51 +5719,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="D1B375B8"/>
+    <w:nsid w:val="3E34AE2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5867,51 +5867,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="A5F1E863"/>
+    <w:nsid w:val="F8C8AB62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6015,51 +6015,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="0B69D793"/>
+    <w:nsid w:val="0A659AC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6163,51 +6163,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="259DD520"/>
+    <w:nsid w:val="4FDFA346"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6311,51 +6311,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="9BBB6B47"/>
+    <w:nsid w:val="CFFD223F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6459,51 +6459,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="CF1EB6CC"/>
+    <w:nsid w:val="AC72D935"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6607,51 +6607,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="41E0D732"/>
+    <w:nsid w:val="309A5758"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6755,51 +6755,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="43D5A5BC"/>
+    <w:nsid w:val="8831E8DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6903,51 +6903,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="348042CC"/>
+    <w:nsid w:val="95747791"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7051,51 +7051,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="3F7C5A93"/>
+    <w:nsid w:val="AF9C98AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7199,51 +7199,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="6E102DF3"/>
+    <w:nsid w:val="C9050EA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7347,51 +7347,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="C0A62CB2"/>
+    <w:nsid w:val="078B91BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7495,51 +7495,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="3F37FD0F"/>
+    <w:nsid w:val="3EAE9F81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7643,51 +7643,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="EFDE4FFD"/>
+    <w:nsid w:val="07BD086E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7791,51 +7791,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="282DE5FB"/>
+    <w:nsid w:val="DD50545B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7939,51 +7939,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="D4C5672A"/>
+    <w:nsid w:val="5466C454"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8087,51 +8087,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="2E31880C"/>
+    <w:nsid w:val="0136B6E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8235,51 +8235,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="7C4B067D"/>
+    <w:nsid w:val="46199034"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8383,51 +8383,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="2FDF4678"/>
+    <w:nsid w:val="FE467E62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8531,51 +8531,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="B01D28D3"/>
+    <w:nsid w:val="5247DDB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8679,51 +8679,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="45FF8965"/>
+    <w:nsid w:val="B56EEAE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8827,51 +8827,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="5116CE56"/>
+    <w:nsid w:val="17CAB072"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8975,51 +8975,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="74C83B80"/>
+    <w:nsid w:val="823FC76C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>