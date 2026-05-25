--- v0 (2026-05-05)
+++ v1 (2026-05-25)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 05/05/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 25/05/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 06 « Composants de baies et vitrages »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -5627,51 +5627,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="C5BEDBB8"/>
+    <w:nsid w:val="01CC2459"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5775,51 +5775,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="67933A55"/>
+    <w:nsid w:val="ECEF1A2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5923,51 +5923,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="E2AEA536"/>
+    <w:nsid w:val="2DAD9F03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6071,51 +6071,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="E3380B82"/>
+    <w:nsid w:val="A0C59C06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6219,51 +6219,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="4623ED19"/>
+    <w:nsid w:val="61231086"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6367,51 +6367,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="72726A30"/>
+    <w:nsid w:val="676E7EBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6515,51 +6515,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="8EDFAA3B"/>
+    <w:nsid w:val="643535EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6663,51 +6663,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="9BE3F664"/>
+    <w:nsid w:val="9A9C6A7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6811,51 +6811,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="499B37A8"/>
+    <w:nsid w:val="DF4E3503"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6959,51 +6959,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="4478E46E"/>
+    <w:nsid w:val="C446E0B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7107,51 +7107,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="4CF23D4B"/>
+    <w:nsid w:val="47623641"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7255,51 +7255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="656F91F6"/>
+    <w:nsid w:val="BE62A7DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7403,51 +7403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="8BD4F85D"/>
+    <w:nsid w:val="555D71EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7551,51 +7551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="56CE4260"/>
+    <w:nsid w:val="4E7444C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7699,51 +7699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="8867092B"/>
+    <w:nsid w:val="D89763F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7847,51 +7847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="D28853E0"/>
+    <w:nsid w:val="08B99F2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7995,51 +7995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="25B2D3E2"/>
+    <w:nsid w:val="07E06876"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8143,51 +8143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="354C5357"/>
+    <w:nsid w:val="03FA516D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8291,51 +8291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="03A64F56"/>
+    <w:nsid w:val="39B43597"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8439,51 +8439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="8F7E177C"/>
+    <w:nsid w:val="12B5C6FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8587,51 +8587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="37338123"/>
+    <w:nsid w:val="0BDCDAF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8735,51 +8735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="4877B08E"/>
+    <w:nsid w:val="095080F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8883,51 +8883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="B53D46AC"/>
+    <w:nsid w:val="ED704D93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9031,51 +9031,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="BB86FF0F"/>
+    <w:nsid w:val="A85FC1A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9179,51 +9179,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="E0772548"/>
+    <w:nsid w:val="7C0EE823"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9327,51 +9327,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="35DE591E"/>
+    <w:nsid w:val="9786B8D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9475,51 +9475,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="7A2F5CAF"/>
+    <w:nsid w:val="0BF43C91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9623,51 +9623,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="0FF43706"/>
+    <w:nsid w:val="B88B9B6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>