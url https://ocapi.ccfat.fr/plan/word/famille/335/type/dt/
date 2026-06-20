--- v1 (2026-05-25)
+++ v2 (2026-06-20)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 25/05/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 20/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 06 « Composants de baies et vitrages »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -5437,69 +5437,190 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les propositions de modifications ont été examinées par le GS. La liste exhaustive sera mise à jour en conséquence et envoyée aux membres du GS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">La liste des évolutions mineures « Simplification des DTA-AT du GS6_V3_2025 » est disponible au lien ci-dessous.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">8.72. 2025 (12) Reformulation du paragraphe « Cas des dispositions PMR »</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dans le cas où une justification a été apportée vis à vis des systèmes sur plots, la phrase type du DTA est reformulée comme suit : « Des caillebotis mais aussi des systèmes sur plots (exemple : dalles) peuvent être utilisés dans le cadre de la mise en œuvre PMR selon le cahier du CSTB 3706_V2 (positionnés à une distance de 5 mm à 18 mm du nez de seuil) ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">8.73. 2025 (12) Eléments de preuves recevables concernant les DTA dont le domaine d'emploi couvre l'outremer (soumis à la réglementation paracyclonique)</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Le CSTB a présenté le protocole d’essais rédigé retenu concernant la résistance aux chocs des fenêtres suite aux échanges de la dernière séance. Ce protocole est en pièce jointe du présent compte rendu et sera disponible sur le site de la CCFAT. Il est applicable à compter du 1er janvier pour tous les dossiers présentés en GS6 se revendiquant du domaine d’emploi visé.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Le document « Protocole d’essai de résistance au choc des fenêtres » est disponible au lien ci-dessous.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">8.74. 2026 (02) Accessibilité aux handicapés</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 19/03/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dans les cas où le seuil PMR n’incorpore pas de réservation spécifique pour le calfeutrement, le paragraphe 1.2.1.11 « Accessibilité aux handicapés » du DTA devient : « Ce système dispose d’une solution de seuil, qui sans avoir recours à une rampe amovible intérieure, pour peu qu’il soit encastré, permet l’accès aux handicapés au sens de l’arrêté du 30 novembre 2007. »</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.75. 2026 (03) Limitation du domaine d’emploi des systèmes prévoyant une mise en œuvre dans des panneaux sandwich</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 21/05/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rappel : le GS6 n’autorisait pas dans un même DTA des systèmes qui prévoyaient au domaine d’emploi une mise en œuvre sur panneaux sandwich et une mise en œuvre sur structure rigide.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Le GS6 modifie sa position comme suit : le GS6 autorise dans un même DTA des systèmes qui prévoient une mise en œuvre par clippage et une mise en œuvre classique (vissage). Cela permet aux systèmes prévoyant une mise en œuvre par clippage de pouvoir revendiquer dans un même DTA le domaine d’emploi de mise en œuvre sur panneaux sandwich et sur structure rigide (sous réserve d’apporter toutes les justifications nécessaires).</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811024" w:h="16837.795275591"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -5627,51 +5748,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="01CC2459"/>
+    <w:nsid w:val="F1307B19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5775,51 +5896,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="ECEF1A2B"/>
+    <w:nsid w:val="5D16F9E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5923,51 +6044,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="2DAD9F03"/>
+    <w:nsid w:val="8793C7C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6071,51 +6192,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="A0C59C06"/>
+    <w:nsid w:val="B86703B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6219,51 +6340,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="61231086"/>
+    <w:nsid w:val="55CE5EF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6367,51 +6488,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="676E7EBC"/>
+    <w:nsid w:val="82E55365"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6515,51 +6636,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="643535EE"/>
+    <w:nsid w:val="8F077090"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6663,51 +6784,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="9A9C6A7F"/>
+    <w:nsid w:val="4183F372"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6811,51 +6932,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="DF4E3503"/>
+    <w:nsid w:val="052B2FFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6959,51 +7080,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="C446E0B7"/>
+    <w:nsid w:val="3CA568FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7107,51 +7228,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="47623641"/>
+    <w:nsid w:val="6DF7E4D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7255,51 +7376,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="BE62A7DF"/>
+    <w:nsid w:val="A7E01796"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7403,51 +7524,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="555D71EA"/>
+    <w:nsid w:val="1C6E94D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7551,51 +7672,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="4E7444C7"/>
+    <w:nsid w:val="3FBFCB14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7699,51 +7820,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="D89763F8"/>
+    <w:nsid w:val="605B4D12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7847,51 +7968,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="08B99F2C"/>
+    <w:nsid w:val="B6F916F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7995,51 +8116,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="07E06876"/>
+    <w:nsid w:val="FAC22906"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8143,51 +8264,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="03FA516D"/>
+    <w:nsid w:val="05E78A0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8291,51 +8412,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="39B43597"/>
+    <w:nsid w:val="265CD882"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8439,51 +8560,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="12B5C6FB"/>
+    <w:nsid w:val="2E4336F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8587,51 +8708,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="0BDCDAF5"/>
+    <w:nsid w:val="7DB57709"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8735,51 +8856,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="095080F0"/>
+    <w:nsid w:val="F6B73007"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8883,51 +9004,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="ED704D93"/>
+    <w:nsid w:val="EE333C27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9031,51 +9152,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="A85FC1A0"/>
+    <w:nsid w:val="1EAABF47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9179,51 +9300,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="7C0EE823"/>
+    <w:nsid w:val="57CF51BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9327,51 +9448,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="9786B8D6"/>
+    <w:nsid w:val="47A478AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9475,51 +9596,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="0BF43C91"/>
+    <w:nsid w:val="17156101"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9623,51 +9744,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="B88B9B6A"/>
+    <w:nsid w:val="6D162A9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>