--- v2 (2026-06-20)
+++ v3 (2026-08-08)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 20/06/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 08/08/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 06 « Composants de baies et vitrages »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -5748,51 +5748,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="F1307B19"/>
+    <w:nsid w:val="2ABA9C8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5896,51 +5896,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="5D16F9E4"/>
+    <w:nsid w:val="F4A2E2AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6044,51 +6044,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="8793C7C2"/>
+    <w:nsid w:val="104FD45F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6192,51 +6192,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="B86703B9"/>
+    <w:nsid w:val="B66CA40E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6340,51 +6340,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="55CE5EF4"/>
+    <w:nsid w:val="281BCFF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6488,51 +6488,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="82E55365"/>
+    <w:nsid w:val="04D89216"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6636,51 +6636,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="8F077090"/>
+    <w:nsid w:val="A2CD518B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6784,51 +6784,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="4183F372"/>
+    <w:nsid w:val="F344960D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6932,51 +6932,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="052B2FFC"/>
+    <w:nsid w:val="95E454EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7080,51 +7080,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="3CA568FE"/>
+    <w:nsid w:val="6FC00FA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7228,51 +7228,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="6DF7E4D1"/>
+    <w:nsid w:val="4E4193B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7376,51 +7376,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="A7E01796"/>
+    <w:nsid w:val="44BC94DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7524,51 +7524,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="1C6E94D3"/>
+    <w:nsid w:val="3BDFE0CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7672,51 +7672,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="3FBFCB14"/>
+    <w:nsid w:val="85AFB3A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7820,51 +7820,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="605B4D12"/>
+    <w:nsid w:val="24F20502"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7968,51 +7968,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="B6F916F1"/>
+    <w:nsid w:val="9F54CF0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8116,51 +8116,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="FAC22906"/>
+    <w:nsid w:val="47026940"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8264,51 +8264,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="05E78A0A"/>
+    <w:nsid w:val="300874C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8412,51 +8412,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="265CD882"/>
+    <w:nsid w:val="81E63783"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8560,51 +8560,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="2E4336F7"/>
+    <w:nsid w:val="BFDC992A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8708,51 +8708,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="7DB57709"/>
+    <w:nsid w:val="E26D5515"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8856,51 +8856,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="F6B73007"/>
+    <w:nsid w:val="118FAA69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9004,51 +9004,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="EE333C27"/>
+    <w:nsid w:val="5765D3F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9152,51 +9152,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="1EAABF47"/>
+    <w:nsid w:val="891DB98F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9300,51 +9300,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="57CF51BF"/>
+    <w:nsid w:val="CA9BC6E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9448,51 +9448,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="47A478AE"/>
+    <w:nsid w:val="281174BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9596,51 +9596,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="17156101"/>
+    <w:nsid w:val="8F4560CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9744,51 +9744,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="6D162A9C"/>
+    <w:nsid w:val="DF04FCE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>