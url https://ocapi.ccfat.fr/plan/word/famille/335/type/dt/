--- v3 (2026-08-08)
+++ v4 (2026-09-15)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 08/08/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 16/09/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 06 « Composants de baies et vitrages »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -5748,51 +5748,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="2ABA9C8A"/>
+    <w:nsid w:val="88E53BD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5896,51 +5896,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="F4A2E2AB"/>
+    <w:nsid w:val="E632C78D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6044,51 +6044,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="104FD45F"/>
+    <w:nsid w:val="75EC2AAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6192,51 +6192,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="B66CA40E"/>
+    <w:nsid w:val="C2F7EDE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6340,51 +6340,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="281BCFF7"/>
+    <w:nsid w:val="1DD1E6CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6488,51 +6488,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="04D89216"/>
+    <w:nsid w:val="BEAB08C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6636,51 +6636,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="A2CD518B"/>
+    <w:nsid w:val="EFF26F1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6784,51 +6784,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="F344960D"/>
+    <w:nsid w:val="3E9A72A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6932,51 +6932,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="95E454EE"/>
+    <w:nsid w:val="F5D707DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7080,51 +7080,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="6FC00FA0"/>
+    <w:nsid w:val="B2BEDE22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7228,51 +7228,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="4E4193B8"/>
+    <w:nsid w:val="A08255AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7376,51 +7376,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="44BC94DE"/>
+    <w:nsid w:val="9C824FA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7524,51 +7524,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="3BDFE0CD"/>
+    <w:nsid w:val="57FEDF21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7672,51 +7672,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="85AFB3A8"/>
+    <w:nsid w:val="0C2BBF60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7820,51 +7820,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="24F20502"/>
+    <w:nsid w:val="B463C563"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7968,51 +7968,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="9F54CF0A"/>
+    <w:nsid w:val="98E385F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8116,51 +8116,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="47026940"/>
+    <w:nsid w:val="C678FFF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8264,51 +8264,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="300874C0"/>
+    <w:nsid w:val="90C6A8FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8412,51 +8412,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="81E63783"/>
+    <w:nsid w:val="F055AE47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8560,51 +8560,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="BFDC992A"/>
+    <w:nsid w:val="CCBA7583"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8708,51 +8708,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="E26D5515"/>
+    <w:nsid w:val="7770C9BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8856,51 +8856,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="118FAA69"/>
+    <w:nsid w:val="54B7D88F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9004,51 +9004,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="5765D3F1"/>
+    <w:nsid w:val="CB07045C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9152,51 +9152,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="891DB98F"/>
+    <w:nsid w:val="0110FFCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9300,51 +9300,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="CA9BC6E4"/>
+    <w:nsid w:val="8B4AD57F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9448,51 +9448,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="281174BF"/>
+    <w:nsid w:val="70180E5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9596,51 +9596,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="8F4560CB"/>
+    <w:nsid w:val="1792C4D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9744,51 +9744,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="DF04FCE8"/>
+    <w:nsid w:val="29757ECD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>