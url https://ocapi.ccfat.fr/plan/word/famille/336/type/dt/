--- v0 (2026-05-25)
+++ v1 (2026-07-25)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 25/05/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 26/07/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 06 « Composants de baies et vitrages »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -3473,643 +3473,700 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Le cahier 3376_V3 sera publié sous 15 jours. Il pourra être utilisé dès sa publication et sera à prendre en compte de manière systématique pour toutes les demandes présentées à partir du 01 janvier 2023.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">8.40. 2022 (03) Condition d'extension des dimensions pour les fenêtres coulissantes certifiées</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...9 lines deleted...]
-    <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 13/04/2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Le ruban adhésif VHB de la société 3M ne bénéficiant plus d’un ATE, il ne peut plus être utilisé de façon structurelle dans les DTA. Les fenêtres utilisant ce ruban doivent rester fonctionnelles et assurer la sécurité des personnes sans celui-ci.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">De façon générale, pour tous les systèmes collés, le fabriquant de colle devra apporter les preuvesde son engagement à :</w:t>
+        <w:t xml:space="preserve">En complément de la jurisprudence 2020 (02) Prise en compte de la déformation des planchers béton : « Pour les systèmes coulissants supérieurs à 4 m de largeur, il conviendra :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Garantir une constance de qualité de fabrication et une constance de la composition chimique.</w:t>
+        <w:t xml:space="preserve">Soit de justifier que la déformation des planchers haut et bas est inférieure ou égale à 1 mm, le plancher est alors considéré comme « infiniment » rigide.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En cas de changement, informer le CSTB de toute modification de la composition de son produit.</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Assurer le contrôle qualité en fabrication garantissant les performances de son produit.</w:t>
+        <w:t xml:space="preserve">Soit de mener une étude et de donner un recouvrement minimum qui sera inscrit dans les paragraphes domaine d’emploi, prescriptions techniques et remarques complémentaires du GS. ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Il sera indiqué dans les DTA « Pour les fabrications certifiées, des dimensions supérieures peuvent être envisagées (il y aura lieu d'apporter des justifications spécifiques dans le cadre du DTA pour tenir compte de la déformation du gros œuvre et de la sécurité au-delà de 4 m de largeur). ».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
-        <w:t xml:space="preserve">8.42. 2022 (05) Réaction au feu</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 15/06/2022</w:t>
+        <w:t xml:space="preserve">8.41. 2022 (03) Examens des conditions de validité des systèmes avec vitrage collé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 13/04/2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pour les systèmes présentant des PV d’essais de réaction au feu des profilés pour l’ensemble des différentes configurations possibles et si les classements obtenus sont M2 ou M1, la phrase suivante sera retirée de l’avis technique : « Pour les produits classes M3 ou M4, il est important de s’assurer de leur conformité vis-à-vis de la règlementation de sécurité incendie. ».</w:t>
-[...34 lines deleted...]
-        <w:t xml:space="preserve">Le projet de cahier 3706_V2 est entériné.La version révisée du cahier sera applicable aux dossiers présentés au GS06 à partir du 1er janvier 2023 :</w:t>
+        <w:t xml:space="preserve">Le ruban adhésif VHB de la société 3M ne bénéficiant plus d’un ATE, il ne peut plus être utilisé de façon structurelle dans les DTA. Les fenêtres utilisant ce ruban doivent rester fonctionnelles et assurer la sécurité des personnes sans celui-ci.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">De façon générale, pour tous les systèmes collés, le fabriquant de colle devra apporter les preuvesde son engagement à :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pour tous les nouveaux systèmes ;</w:t>
+        <w:t xml:space="preserve">Garantir une constance de qualité de fabrication et une constance de la composition chimique.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Aux systèmes existants (lors de leur révision) dès lors qu’une solution existante de seuil est modifiée ou qu’une nouvelle solution de seuil est ajoutée.</w:t>
+        <w:t xml:space="preserve">En cas de changement, informer le CSTB de toute modification de la composition de son produit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Assurer le contrôle qualité en fabrication garantissant les performances de son produit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
-        <w:t xml:space="preserve">8.44. 2022 (10) Essai d’aquarium : valeur minimum à prendre en compte pour le cisaillement</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 16/11/2022</w:t>
+        <w:t xml:space="preserve">8.42. 2022 (05) Réaction au feu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 15/06/2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pour les profilés de dormant en traverse basse de type O, la jurisprudence indique qu'il faut réaliser un essai d’aquarium sur ce profilé avec une valeur de cisaillement à 70% de sa valeur minimum déclarée. </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">En revanche, lorsqu'un essai de déversement a été réalisé et que la perte lors de l'essai de cisaillement est supérieure à 30%, alors l'essai d'aquarium est à réaliser sur un profilé dont la valeur de cisaillement est inférieure ou égale à la valeur de cisaillement du profilé après déversement.</w:t>
+        <w:t xml:space="preserve">Pour les systèmes présentant des PV d’essais de réaction au feu des profilés pour l’ensemble des différentes configurations possibles et si les classements obtenus sont M2 ou M1, la phrase suivante sera retirée de l’avis technique : « Pour les produits classes M3 ou M4, il est important de s’assurer de leur conformité vis-à-vis de la règlementation de sécurité incendie. ».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
-        <w:t xml:space="preserve">8.45. 2022 (12) Quincailleries - Paumelles</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 02/02/2023</w:t>
+        <w:t xml:space="preserve">8.43. 2022 (05) Révision du cahier 3706 « Cahier des charges des seuils de portes-fenêtres et portes extérieures »</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 15/06/2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Le GS confirme la jurisprudence concernant les fenêtres coulissantes selon laquelle les masses maximum admissibles par chariot ne devaient pas être indiquées dans les DTA. Il décide d'étendre cette jurisprudence aux systèmes à frappe : les masses maximum admissibles par paumelle ou par la quincaillerie ne seront plus indiquées dans les DTA.</w:t>
-[...286 lines deleted...]
-        <w:t xml:space="preserve">Lorsque la mise en œuvre d’une fenêtre (en tunnel par exemple) nécessite la mise en place au cul du dormant d’un profilé complémentaire il conviendra de : </w:t>
+        <w:t xml:space="preserve">Le projet de cahier 3706_V2 est entériné.La version révisée du cahier sera applicable aux dossiers présentés au GS06 à partir du 1er janvier 2023 :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">le préciser dans le paragraphe « domaine d’emploi », </w:t>
+        <w:t xml:space="preserve">Pour tous les nouveaux systèmes ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">l’indiquer dans le paragraphe « remarques complémentaires du groupe spécialisé », </w:t>
+        <w:t xml:space="preserve">Aux systèmes existants (lors de leur révision) dès lors qu’une solution existante de seuil est modifiée ou qu’une nouvelle solution de seuil est ajoutée.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.44. 2022 (10) Essai d’aquarium : valeur minimum à prendre en compte pour le cisaillement</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 16/11/2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pour les profilés de dormant en traverse basse de type O, la jurisprudence indique qu'il faut réaliser un essai d’aquarium sur ce profilé avec une valeur de cisaillement à 70% de sa valeur minimum déclarée. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cette jurisprudence avait été prise en prenant en compte la perte maximum autorisée au niveau de l'essai de cisaillement après hydrolyse (notamment les seuils PMR). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cependant, pour les profilés de traverse basse de type O, certains essais de cisaillement après déversement permettent de constater une perte supérieure à 30 %. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">La jurisprudence reste inchangée lorsqu’il n’y a pas eu d’essai de déversement réalisé sur le profilé (typiquement le cas des seuils PMR). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">En revanche, lorsqu'un essai de déversement a été réalisé et que la perte lors de l'essai de cisaillement est supérieure à 30%, alors l'essai d'aquarium est à réaliser sur un profilé dont la valeur de cisaillement est inférieure ou égale à la valeur de cisaillement du profilé après déversement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.45. 2022 (12) Quincailleries - Paumelles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 02/02/2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Le GS confirme la jurisprudence concernant les fenêtres coulissantes selon laquelle les masses maximum admissibles par chariot ne devaient pas être indiquées dans les DTA. Il décide d'étendre cette jurisprudence aux systèmes à frappe : les masses maximum admissibles par paumelle ou par la quincaillerie ne seront plus indiquées dans les DTA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.46. 2023 (03) Conclusions sur la simplification des DTA/AT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 20/04/2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Le GS6 a acté le principe de simplification des DTA dont les dispositions sont disponibles au lien suivant. Ce lien renvoi vers la dernière version en vigueur, tenue à jour.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.47. 2023 (06) Cas des systèmes ne pouvant pas justifier d’un essai à l’eau en méthode A</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 14/09/2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pour tous les systèmes de fenêtres ne pouvant justifier d’un essai à l’eau en méthode A, il sera précisé au paragraphe 1.1.2 « Ouvrages visés » : « Pour des conditions de conception conformes au paragraphe 2 « Dossier technique » : fenêtre extérieure mise en œuvre, dans les cas où la méthode A d’essai à l’eau n’est pas requise : ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.48. 2023 (06) Précision sur la jurisprudence concernant la dimension minimum de 10 mm de surface plane pour le calfeutrement au dos des dormants pour les nouveaux systèmes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 14/09/2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Le GS6 précise la jurisprudence d’avril 2018 sur la dimension des calfeutrements : En cas de pose en tunnel ou en rénovation avec conservation des dormants, les dormants de la nouvelle fenêtre doivent présenter une surface plane parallèle au gros œuvre ou à l’ancien dormant permettant la mise en place du calfeutrement. La dimension de cette zone de calfeutrement doit être supérieure ou égale à 10 mm (éventuellement à l’aide d’un profil complémentaire monté d’usine). Une dimension inférieure, même avec limitation du domaine d’emploi n’est pas acceptable, car peu réaliste vis-à-vis des conditions de chantier. Cette jurisprudence s’applique à tous les DTA. Dans le cas où un profilé complémentaire monté d’usine est nécessaire, il conviendra de publier un plan indiquant clairement la façon dont il est assemblé.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.49. 2023 (06) Règles sismiques pour les fenêtres fixées sur deux côtés ou en bandes filantes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 14/09/2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">La jurisprudence actuelle prévoie que la phrase suivante soit indiquée dans les DTA au paragraphe « Pose en zone sismique » : « Le présent système ne présentant pas d'éléments de remplissage supérieurs à 4 m², il n'y a pas lieu d'apporter de justifications particulières (conformément au « Guide de dimensionnement parasismique des élément non structuraux du cadre bâti » de septembre 2014). ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Le GS6 souhaite que cette phrase soit modifiée comme suit : « Le présent système ne présentant pas d’éléments de remplissage supérieurs à 4 m² et ne prévoyant pas de disposition de mise en œuvre en bande filante, il n'y a pas lieu d'apporter de justifications particulières (conformément au « Guide de dimensionnement parasismique des élément non structuraux du cadre bâti » de septembre 2014). ». Dans les cas où un système de fenêtre prévoit des dispositions de mise en œuvre en bande filante, ou une fixation particulière il y aura lieu d’examiner les justifications particulières (par exemple des justifications conformes à la fiche technique n°49).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.50. 2023 (10) Butée d’arrêt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 16/11/2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dans le cas des fenêtres coulissantes, la phrase suivante doit être ajoutée au paragraphe « Disposition de conception » : « Dans certains cas, il peut être nécessaire d’installer des buttées d’arrêt afin de pallier aux risques de casse thermique des vitrages ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.51. 2023 (11) Fixation des bavettes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 14/12/2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Le GS6 souhaite limiter l’utilisation des bavettes « clippées collées » (non vissées). L’utilisation de ce mode de fixation est à réserver aux cas où la mise en place de la bavette est au lot menuiserie. Cela exclu de fait, l’utilisation de ce mode de fixation dans les cas de bavettes pour mise en œuvre ITE.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.52. 2023 (11) Passage de type O à type C au sens de la norme NF EN 14024 (2023)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 14/12/2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Au fur et à mesure des révisions, la référence au type O de certains profilés aluminium RPT sera remplacée par le type C, conformément à la norme NF EN 14024 (2023).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.53. 2023 (11) Mise en œuvre nécessitant un profilé complémentaire</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 14/12/2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Lorsque la mise en œuvre d’une fenêtre (en tunnel par exemple) nécessite la mise en place au cul du dormant d’un profilé complémentaire il conviendra de : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">le préciser dans le paragraphe « domaine d’emploi », </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">l’indiquer dans le paragraphe « remarques complémentaires du groupe spécialisé », </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">présenter dans le dossier publié un schéma montrant la mise en place de ce profilé et son interaction avec le gros œuvre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">8.54. 2023 (12) Diffusions restreintes (ou terme équivalents)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 01/02/2024</w:t>
       </w:r>
     </w:p>
@@ -4492,452 +4549,452 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Changement de référence (sans modification de la pièce ou du profilé).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Parmi les propositions faites au GS6, les propositions de nouvelles modifications mineures suivantes ont été retenues : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="32"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Intégration d’une nouvelle unité d’extrusion pour des profilés en matière « PX », à condition que la nouvelle unité soit déjà suivie dans le cadre d’un suivi DTA pour de l’extrusion de profilés ;</w:t>
-      </w:r>
-[...235 lines deleted...]
-        <w:t xml:space="preserve">Lors de l’essai de perméabilité sous gradient de température, les résultats suivants peuvent être obtenus : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Classement A*3 : la justification est jugée recevable. </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">Classement inférieur à A*3 à 450 Pa : la justification n’est pas recevable.</w:t>
+        <w:t xml:space="preserve">Passage d’une pièce non structurelle imprimée en 3D, vers une pièce réalisée par injection (forme et matière restant identiques). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ce lien renvoi vers la dernière version en vigueur, tenue à jour.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
-        <w:t xml:space="preserve">8.68. 2025 (10) Intégration des vitrages simples dans les DTA</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 13/11/2025</w:t>
+        <w:t xml:space="preserve">8.62. 2024 (06) Dispositions spécifiques aux seuils PMR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 12/09/2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plusieurs types de vitrages peuvent être revendiqués dans les DTA : </w:t>
+        <w:t xml:space="preserve">En partie 2.4 « Dispositions de mise en œuvre », le paragraphe « Cas des dispositions PMR » est ajouté. Celui-ci précise les cas d’utilisation, soit « Des caillebottis doivent être utilisés dans le cadre de la mise en œuvre PMR. », soit « Des caillebottis mais aussi des dalles sur plots peuvent être utilisés dans le cadre de la mise en œuvre PMR. ». Cette phrase est à adapter selon le contenu du DTA et les justifications fournies. Un essai d’étanchéité à l’eau satisfaisant avec un dispositif simulant les dalles sur plot sera nécessaire pour que cette disposition soit ajoutée à ce nouveau paragraphe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.63. 2025 (02) Justification de la compatibilité et de l’adhésivité-cohésion des mastics</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 13/03/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">La compatibilité des mastics/silicones est à justifier systématiquement pour chaque contact avec un matériau environnant (hors profilés de fenêtre (PVC, alu, acier) sauf cas particuliers). Cette justification consiste en la réalisation d’un essai conformément au NF DTU 39 P1-2 Annexe A.2.Dans les cas où l’adhésivité-cohésion des mastics/silicones est à justifier, elle doit l’être avec chaque matériau environnant (profilés, accessoires, fond de joints, …) à l’aide d’essais de convenance selon les procédures définies dans le NF DTU 36.5 P1-1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.64. 2025 (03) Protection de la traverse haute dans le cas des bardages ventilés</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 15/05/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">La phrase « Dans le cas de mise en œuvre en ITE avec bardage ventilé, il y aura lieu de prévoir une protection de la traverse haute de manière systématique (de type membrane, larmier, …). » sera ajoutée systématiquement dans chapitre Dispositions de mise en œuvre, dans le paragraphe Cas de l’ITE.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.65. 2025 (06) Réalisation de l’essai à l’eau E* avec reconstitution de dalle sur plot</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 18/09/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">En complément de la jurisprudence de décembre 2023 concernant la réalisation d’essais avec dalles sur plots, si revendiqué, le GS6 acte le protocole suivant : planche en contre-plaqué mise en place à 5 mm de la fenêtre avec un espace libre entre la planche et le mur du banc d’essais de 20 mm environ, des perçages de diamètre 24 mm seront réalisés tous les 500 mm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.66. 2025 (06) Ajout paragraphe concernant l’évaluation du risque de chute</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 18/09/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rappel de la jurisprudence de juin 2015 :Lorsque les feuillures d’ouvrant ou dormant ne répondent pas aux exigences du DTU 39 P5 § 4.2.3, la remarque suivante, sera ajoutée au § 2.1 Domaine d’emploi accepté de la partie Avis du DTA :« Le système tel que décrit dans le Dossier Technique ne répond pas aux exigences du DTU 39 P5 § 4.2.3, vis-à-vis de la sécurité aux chutes des personnes. » </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cette jurisprudence est complétée de la manière suivante :Si deux essais de choc selon la NF P 08-302 (largeur mini et largeur maxi) sont réalisés dans le cadre de l’instruction, la remarque devient : « la sécurité aux chutes des personnes n’est pas évaluée dans le présent document. Il conviendra de l’’évaluer au cas par cas et de s’assurer du respect du calage du vitrage conformément au NF DTU 39 ou NF P 20-650-1 ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.67. 2025 (09) Classement minimum obtenu à l’essai de perméabilité à l’air sous gradient de température</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 16/10/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Lors de l’essai de perméabilité sous gradient de température, les résultats suivants peuvent être obtenus : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">les vitrages isolants doubles et/ou triples ; </w:t>
+        <w:t xml:space="preserve">Classement A*3 : la justification est jugée recevable. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">les vitrages isolants simples justifiant de performances thermiques (exemple : vitrages sous vide) ; </w:t>
+        <w:t xml:space="preserve">Classement A*3 jusqu’à 450 Pa : la justification est présentable devant le GS6 qui jugera à dire d’experts. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">les vitrages simples (non-isolant). </w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">Il s’agit du cas où l’utilisation des vitrages simples est exclusivement réservée à des locaux non chauffés. Dans ce cas les éléments suivants seront précisés dans le DTA : </w:t>
+        <w:t xml:space="preserve">Classement inférieur à A*3 à 450 Pa : la justification n’est pas recevable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.68. 2025 (10) Intégration des vitrages simples dans les DTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 13/11/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Plusieurs types de vitrages peuvent être revendiqués dans les DTA : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">paragraphes « domaine d’emploi », « remarques du GS » et « vitrage » : une phrase complémentaire sera ajoutée, précisant que l’utilisation de vitrage simple est exclusivement réservée à des locaux non chauffés ; </w:t>
+        <w:t xml:space="preserve">les vitrages isolants doubles et/ou triples ; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">les vitrages isolants simples justifiant de performances thermiques (exemple : vitrages sous vide) ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">les vitrages simples (non-isolant). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dans le cas des vitrages simples (non-isolant), le GS exige que le système prévoie une solution de récupération des eaux de condensation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cependant, le GS prévoit dorénavant un cas ne nécessitant pas de récupération des eaux de condensation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Il s’agit du cas où l’utilisation des vitrages simples est exclusivement réservée à des locaux non chauffés. Dans ce cas les éléments suivants seront précisés dans le DTA : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">paragraphes « domaine d’emploi », « remarques du GS » et « vitrage » : une phrase complémentaire sera ajoutée, précisant que l’utilisation de vitrage simple est exclusivement réservée à des locaux non chauffés ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">planches de profilés : les profilés concernés (parcloses de grande profondeur par exemple) seront identifiés par un astérisque stipulant « * : profilés réservés aux fenêtres mises en œuvre dans des pièces non chauffées ».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">8.69. 2025 (10) Evolution de la liste exhaustive concernant la procédure d'évolutions mineures</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 13/11/2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -4951,69 +5008,190 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les propositions de modifications ont été examinées par le GS. La liste exhaustive sera mise à jour en conséquence et envoyée aux membres du GS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">La liste des évolutions mineures « Simplification des DTA-AT du GS6_V3_2025 » est disponible au lien ci-dessous.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">8.70. 2025 (12) Reformulation du paragraphe « Cas des dispositions PMR »</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dans le cas où une justification a été apportée vis à vis des systèmes sur plots, la phrase type du DTA est reformulée comme suit : « Des caillebotis mais aussi des systèmes sur plots (exemple : dalles) peuvent être utilisés dans le cadre de la mise en œuvre PMR selon le cahier du CSTB 3706_V2 (positionnés à une distance de 5 mm à 18 mm du nez de seuil) ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">8.71. 2025 (12) Eléments de preuves recevables concernant les DTA dont le domaine d'emploi couvre l'outremer (soumis à la réglementation paracyclonique)</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Le CSTB a présenté le protocole d’essais rédigé retenu concernant la résistance aux chocs des fenêtres suite aux échanges de la dernière séance. Ce protocole est en pièce jointe du présent compte rendu et sera disponible sur le site de la CCFAT. Il est applicable à compter du 1er janvier pour tous les dossiers présentés en GS6 se revendiquant du domaine d’emploi visé.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Le document « Protocole d’essai de résistance au choc des fenêtres » est disponible au lien ci-dessous.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">8.72. 2026 (02) Accessibilité aux handicapés</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 19/03/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dans les cas où le seuil PMR n’incorpore pas de réservation spécifique pour le calfeutrement, le paragraphe 1.2.1.11 « Accessibilité aux handicapés » du DTA devient : « Ce système dispose d’une solution de seuil, qui sans avoir recours à une rampe amovible intérieure, pour peu qu’il soit encastré, permet l’accès aux handicapés au sens de l’arrêté du 30 novembre 2007. »</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.73. 2026 (03) Limitation du domaine d’emploi des systèmes prévoyant une mise en œuvre dans des panneaux sandwich</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 21/05/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rappel : le GS6 n’autorisait pas dans un même DTA des systèmes qui prévoyaient au domaine d’emploi une mise en œuvre sur panneaux sandwich et une mise en œuvre sur structure rigide.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Le GS6 modifie sa position comme suit : le GS6 autorise dans un même DTA des systèmes qui prévoient une mise en œuvre par clippage et une mise en œuvre classique (vissage). Cela permet aux systèmes prévoyant une mise en œuvre par clippage de pouvoir revendiquer dans un même DTA le domaine d’emploi de mise en œuvre sur panneaux sandwich et sur structure rigide (sous réserve d’apporter toutes les justifications nécessaires).</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811024" w:h="16837.795275591"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -5141,51 +5319,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="1B775B8A"/>
+    <w:nsid w:val="D08FF8C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5289,51 +5467,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="5F267D56"/>
+    <w:nsid w:val="80CFEE70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5437,51 +5615,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="F7972B16"/>
+    <w:nsid w:val="4AA6D766"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5585,51 +5763,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="DF9C4E00"/>
+    <w:nsid w:val="2CDC6A44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5733,51 +5911,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="6DFDE5BA"/>
+    <w:nsid w:val="4865B440"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5881,51 +6059,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="081BC45D"/>
+    <w:nsid w:val="8DB2FE99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6029,51 +6207,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="07EBEDE3"/>
+    <w:nsid w:val="DB2C5A8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6177,51 +6355,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="C2779B79"/>
+    <w:nsid w:val="BBDFD868"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6325,51 +6503,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="DD66D241"/>
+    <w:nsid w:val="D5020117"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6473,51 +6651,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="28270F29"/>
+    <w:nsid w:val="46AE92E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6621,51 +6799,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="084BE5C1"/>
+    <w:nsid w:val="214F31D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6769,51 +6947,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="80BB488E"/>
+    <w:nsid w:val="3A124D00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6917,51 +7095,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="D3E8DFF6"/>
+    <w:nsid w:val="B37C7489"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7065,51 +7243,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="CC451F35"/>
+    <w:nsid w:val="9E36E37C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7213,51 +7391,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="5F1143C9"/>
+    <w:nsid w:val="FFDFDD85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7361,51 +7539,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="7D5EDFA9"/>
+    <w:nsid w:val="02D58677"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7509,51 +7687,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="44267284"/>
+    <w:nsid w:val="4F6031C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7657,51 +7835,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="F7EB7E75"/>
+    <w:nsid w:val="C64F7858"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7805,51 +7983,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="482E4ECD"/>
+    <w:nsid w:val="9956FFF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7953,51 +8131,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="ECF27F22"/>
+    <w:nsid w:val="97508295"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8101,51 +8279,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="F65A2AE1"/>
+    <w:nsid w:val="7EA67962"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8249,51 +8427,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="E964F929"/>
+    <w:nsid w:val="587943D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8397,51 +8575,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="1A8331C0"/>
+    <w:nsid w:val="6B22746F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8545,51 +8723,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="61B611C9"/>
+    <w:nsid w:val="161DED0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8693,51 +8871,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="B420F9A1"/>
+    <w:nsid w:val="F471A1FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8841,51 +9019,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="AF7202BD"/>
+    <w:nsid w:val="0B47A728"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35">
+    <w:nsid w:val="E69E18DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9065,50 +9391,53 @@
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="33">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="34">
     <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="35"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>