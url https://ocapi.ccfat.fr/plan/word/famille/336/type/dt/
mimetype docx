--- v1 (2026-07-25)
+++ v2 (2026-09-14)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 26/07/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 14/09/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 06 « Composants de baies et vitrages »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -5319,51 +5319,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="D08FF8C7"/>
+    <w:nsid w:val="6D4B76AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5467,51 +5467,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="80CFEE70"/>
+    <w:nsid w:val="23775C13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5615,51 +5615,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="4AA6D766"/>
+    <w:nsid w:val="35BFE544"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5763,51 +5763,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="2CDC6A44"/>
+    <w:nsid w:val="7D5100A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5911,51 +5911,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="4865B440"/>
+    <w:nsid w:val="4EB8C2E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6059,51 +6059,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="8DB2FE99"/>
+    <w:nsid w:val="88E1DDEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6207,51 +6207,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="DB2C5A8E"/>
+    <w:nsid w:val="B50A7868"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6355,51 +6355,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="BBDFD868"/>
+    <w:nsid w:val="81DE3500"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6503,51 +6503,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="D5020117"/>
+    <w:nsid w:val="E8E95E8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6651,51 +6651,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="46AE92E9"/>
+    <w:nsid w:val="DFB712F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6799,51 +6799,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="214F31D3"/>
+    <w:nsid w:val="CA4E4A5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6947,51 +6947,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="3A124D00"/>
+    <w:nsid w:val="72558DF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7095,51 +7095,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="B37C7489"/>
+    <w:nsid w:val="8B95D418"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7243,51 +7243,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="9E36E37C"/>
+    <w:nsid w:val="9C2B0BA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7391,51 +7391,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="FFDFDD85"/>
+    <w:nsid w:val="4BE2C8B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7539,51 +7539,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="02D58677"/>
+    <w:nsid w:val="98FC9991"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7687,51 +7687,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="4F6031C3"/>
+    <w:nsid w:val="C5D5788A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7835,51 +7835,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="C64F7858"/>
+    <w:nsid w:val="0E629553"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7983,51 +7983,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="9956FFF8"/>
+    <w:nsid w:val="2B325DBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8131,51 +8131,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="97508295"/>
+    <w:nsid w:val="86386FFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8279,51 +8279,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="7EA67962"/>
+    <w:nsid w:val="0BCFCA73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8427,51 +8427,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="587943D8"/>
+    <w:nsid w:val="0C45C375"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8575,51 +8575,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="6B22746F"/>
+    <w:nsid w:val="C653AE1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8723,51 +8723,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="161DED0A"/>
+    <w:nsid w:val="AA8F3842"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8871,51 +8871,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="F471A1FA"/>
+    <w:nsid w:val="903CC370"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9019,51 +9019,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="0B47A728"/>
+    <w:nsid w:val="183DB52C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9167,51 +9167,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="E69E18DA"/>
+    <w:nsid w:val="B41C12A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>