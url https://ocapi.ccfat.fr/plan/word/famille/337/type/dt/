--- v0 (2026-05-05)
+++ v1 (2026-05-26)
@@ -12,51 +12,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 05/05/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 26/05/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 06 « Composants de baies et vitrages »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -5465,51 +5465,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="C7900046"/>
+    <w:nsid w:val="8BB72086"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5613,51 +5613,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="97102BD0"/>
+    <w:nsid w:val="6DE7A0C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5761,51 +5761,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="4460D9DC"/>
+    <w:nsid w:val="7C2AD877"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5909,51 +5909,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="FDD68D1E"/>
+    <w:nsid w:val="70F11D88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6057,51 +6057,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="D2B2523B"/>
+    <w:nsid w:val="84ACF81B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6205,51 +6205,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="39D3726E"/>
+    <w:nsid w:val="1887CF69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6353,51 +6353,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="72283DF9"/>
+    <w:nsid w:val="0FDD7EED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6501,51 +6501,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="6E85CBFF"/>
+    <w:nsid w:val="94FC2B5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6649,51 +6649,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="4A79A5FE"/>
+    <w:nsid w:val="8EE6C9C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6797,51 +6797,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="1C2A5AA0"/>
+    <w:nsid w:val="E5363106"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6945,51 +6945,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="E71B2F63"/>
+    <w:nsid w:val="2F1DF501"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7093,51 +7093,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="A433A973"/>
+    <w:nsid w:val="DFAD97DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7241,51 +7241,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="EFDE095D"/>
+    <w:nsid w:val="1C543F6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7389,51 +7389,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="B97EFF79"/>
+    <w:nsid w:val="ED6FD6F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7537,51 +7537,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="061E59E7"/>
+    <w:nsid w:val="641F4E9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7685,51 +7685,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="AB5D662A"/>
+    <w:nsid w:val="2643F2DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7833,51 +7833,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="68CF51B1"/>
+    <w:nsid w:val="9B75FC1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7981,51 +7981,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="B0C662FB"/>
+    <w:nsid w:val="7B6447C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8129,51 +8129,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="C842B0E8"/>
+    <w:nsid w:val="D34E4076"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8277,51 +8277,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="67AA9722"/>
+    <w:nsid w:val="CA2573A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8425,51 +8425,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="CE3AF906"/>
+    <w:nsid w:val="7E0848F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8573,51 +8573,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="1CFE086F"/>
+    <w:nsid w:val="AA7180B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8721,51 +8721,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="C5F509F0"/>
+    <w:nsid w:val="8BB42573"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8869,51 +8869,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="71EC2A6E"/>
+    <w:nsid w:val="D57C146B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9017,51 +9017,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="B11DA228"/>
+    <w:nsid w:val="8DA624B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9165,51 +9165,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="5ABBF238"/>
+    <w:nsid w:val="DE298FD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9313,51 +9313,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="405D21B4"/>
+    <w:nsid w:val="7F8CA747"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9461,51 +9461,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="85827604"/>
+    <w:nsid w:val="F9A7DF78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>