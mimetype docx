--- v1 (2026-05-26)
+++ v2 (2026-06-20)
@@ -12,51 +12,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 26/05/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 20/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 06 « Composants de baies et vitrages »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -5275,69 +5275,190 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les propositions de modifications ont été examinées par le GS. La liste exhaustive sera mise à jour en conséquence et envoyée aux membres du GS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">La liste des évolutions mineures « Simplification des DTA-AT du GS6_V3_2025 » est disponible au lien ci-dessous.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">8.76. 2025 (12) Reformulation du paragraphe « Cas des dispositions PMR »</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dans le cas où une justification a été apportée vis à vis des systèmes sur plots, la phrase type du DTA est reformulée comme suit : « Des caillebotis mais aussi des systèmes sur plots (exemple : dalles) peuvent être utilisés dans le cadre de la mise en œuvre PMR selon le cahier du CSTB 3706_V2 (positionnés à une distance de 5 mm à 18 mm du nez de seuil) ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">8.77. 2025 (12) Eléments de preuves recevables concernant les DTA dont le domaine d'emploi couvre l'outremer (soumis à la réglementation paracyclonique)</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Le CSTB a présenté le protocole d’essais rédigé retenu concernant la résistance aux chocs des fenêtres suite aux échanges de la dernière séance. Ce protocole est en pièce jointe du présent compte rendu et sera disponible sur le site de la CCFAT. Il est applicable à compter du 1er janvier pour tous les dossiers présentés en GS6 se revendiquant du domaine d’emploi visé.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Le document « Protocole d’essai de résistance au choc des fenêtres » est disponible au lien ci-dessous.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">8.78. 2026 (02) Accessibilité aux handicapés</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 19/03/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dans les cas où le seuil PMR n’incorpore pas de réservation spécifique pour le calfeutrement, le paragraphe 1.2.1.11 « Accessibilité aux handicapés » du DTA devient : « Ce système dispose d’une solution de seuil, qui sans avoir recours à une rampe amovible intérieure, pour peu qu’il soit encastré, permet l’accès aux handicapés au sens de l’arrêté du 30 novembre 2007. »</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.79. 2026 (03) Limitation du domaine d’emploi des systèmes prévoyant une mise en œuvre dans des panneaux sandwich</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 21/05/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rappel : le GS6 n’autorisait pas dans un même DTA des systèmes qui prévoyaient au domaine d’emploi une mise en œuvre sur panneaux sandwich et une mise en œuvre sur structure rigide.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Le GS6 modifie sa position comme suit : le GS6 autorise dans un même DTA des systèmes qui prévoient une mise en œuvre par clippage et une mise en œuvre classique (vissage). Cela permet aux systèmes prévoyant une mise en œuvre par clippage de pouvoir revendiquer dans un même DTA le domaine d’emploi de mise en œuvre sur panneaux sandwich et sur structure rigide (sous réserve d’apporter toutes les justifications nécessaires).</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811024" w:h="16837.795275591"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -5465,51 +5586,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="8BB72086"/>
+    <w:nsid w:val="1C798B76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5613,51 +5734,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="6DE7A0C7"/>
+    <w:nsid w:val="1D391D66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5761,51 +5882,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="7C2AD877"/>
+    <w:nsid w:val="9BDE5F00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5909,51 +6030,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="70F11D88"/>
+    <w:nsid w:val="F4C0E332"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6057,51 +6178,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="84ACF81B"/>
+    <w:nsid w:val="A71F7090"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6205,51 +6326,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="1887CF69"/>
+    <w:nsid w:val="69386C14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6353,51 +6474,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="0FDD7EED"/>
+    <w:nsid w:val="573CAA55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6501,51 +6622,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="94FC2B5D"/>
+    <w:nsid w:val="7D62058C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6649,51 +6770,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="8EE6C9C9"/>
+    <w:nsid w:val="FF0E52B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6797,51 +6918,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="E5363106"/>
+    <w:nsid w:val="946184FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6945,51 +7066,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="2F1DF501"/>
+    <w:nsid w:val="29AD5882"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7093,51 +7214,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="DFAD97DA"/>
+    <w:nsid w:val="7985DA21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7241,51 +7362,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="1C543F6B"/>
+    <w:nsid w:val="ECBC541C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7389,51 +7510,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="ED6FD6F4"/>
+    <w:nsid w:val="FF19E431"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7537,51 +7658,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="641F4E9B"/>
+    <w:nsid w:val="A0CBE666"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7685,51 +7806,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="2643F2DE"/>
+    <w:nsid w:val="2EF2386E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7833,51 +7954,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="9B75FC1A"/>
+    <w:nsid w:val="6ABA4AC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7981,51 +8102,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="7B6447C3"/>
+    <w:nsid w:val="6338D74B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8129,51 +8250,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="D34E4076"/>
+    <w:nsid w:val="EA4E405A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8277,51 +8398,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="CA2573A6"/>
+    <w:nsid w:val="A0C76E14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8425,51 +8546,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="7E0848F7"/>
+    <w:nsid w:val="5A76B73B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8573,51 +8694,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="AA7180B5"/>
+    <w:nsid w:val="0250AD87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8721,51 +8842,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="8BB42573"/>
+    <w:nsid w:val="2B67F46E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8869,51 +8990,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="D57C146B"/>
+    <w:nsid w:val="D384097A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9017,51 +9138,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="8DA624B8"/>
+    <w:nsid w:val="1237390D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9165,51 +9286,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="DE298FD6"/>
+    <w:nsid w:val="A81E286D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9313,51 +9434,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="7F8CA747"/>
+    <w:nsid w:val="209F4BED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9461,51 +9582,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="F9A7DF78"/>
+    <w:nsid w:val="BDFF757F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>