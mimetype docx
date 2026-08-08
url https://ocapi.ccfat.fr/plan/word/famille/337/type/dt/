--- v2 (2026-06-20)
+++ v3 (2026-08-08)
@@ -12,51 +12,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 20/06/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 08/08/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 06 « Composants de baies et vitrages »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -5586,51 +5586,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="1C798B76"/>
+    <w:nsid w:val="4F58E213"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5734,51 +5734,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="1D391D66"/>
+    <w:nsid w:val="2759ECCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5882,51 +5882,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="9BDE5F00"/>
+    <w:nsid w:val="D22EAB0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6030,51 +6030,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="F4C0E332"/>
+    <w:nsid w:val="9D3344B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6178,51 +6178,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="A71F7090"/>
+    <w:nsid w:val="E09C0E82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6326,51 +6326,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="69386C14"/>
+    <w:nsid w:val="CCBA652D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6474,51 +6474,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="573CAA55"/>
+    <w:nsid w:val="4D4FE393"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6622,51 +6622,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="7D62058C"/>
+    <w:nsid w:val="FB6629AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6770,51 +6770,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="FF0E52B9"/>
+    <w:nsid w:val="F3FDFD0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6918,51 +6918,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="946184FB"/>
+    <w:nsid w:val="99511A4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7066,51 +7066,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="29AD5882"/>
+    <w:nsid w:val="DB6DAA3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7214,51 +7214,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="7985DA21"/>
+    <w:nsid w:val="0852B37F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7362,51 +7362,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="ECBC541C"/>
+    <w:nsid w:val="21DD4708"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7510,51 +7510,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="FF19E431"/>
+    <w:nsid w:val="25DE7BB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7658,51 +7658,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="A0CBE666"/>
+    <w:nsid w:val="62BC947D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7806,51 +7806,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="2EF2386E"/>
+    <w:nsid w:val="5A56B3FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7954,51 +7954,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="6ABA4AC0"/>
+    <w:nsid w:val="2E9EDD20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8102,51 +8102,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="6338D74B"/>
+    <w:nsid w:val="CF3A0891"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8250,51 +8250,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="EA4E405A"/>
+    <w:nsid w:val="CCDFAD07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8398,51 +8398,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="A0C76E14"/>
+    <w:nsid w:val="D39E595C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8546,51 +8546,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="5A76B73B"/>
+    <w:nsid w:val="FFDFA9E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8694,51 +8694,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="0250AD87"/>
+    <w:nsid w:val="66B7CBB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8842,51 +8842,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="2B67F46E"/>
+    <w:nsid w:val="C936314D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8990,51 +8990,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="D384097A"/>
+    <w:nsid w:val="5C00B287"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9138,51 +9138,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="1237390D"/>
+    <w:nsid w:val="9F39416A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9286,51 +9286,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="A81E286D"/>
+    <w:nsid w:val="FE02EC11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9434,51 +9434,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="209F4BED"/>
+    <w:nsid w:val="5FA53AF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9582,51 +9582,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="BDFF757F"/>
+    <w:nsid w:val="AFF78394"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>