--- v3 (2026-08-08)
+++ v4 (2026-09-09)
@@ -12,51 +12,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 08/08/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 09/09/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 06 « Composants de baies et vitrages »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -5586,51 +5586,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="4F58E213"/>
+    <w:nsid w:val="097192ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5734,51 +5734,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="2759ECCD"/>
+    <w:nsid w:val="F5917E92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5882,51 +5882,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="D22EAB0C"/>
+    <w:nsid w:val="404F1AB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6030,51 +6030,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="9D3344B1"/>
+    <w:nsid w:val="DB976B93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6178,51 +6178,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="E09C0E82"/>
+    <w:nsid w:val="1280E6CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6326,51 +6326,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="CCBA652D"/>
+    <w:nsid w:val="407E522C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6474,51 +6474,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="4D4FE393"/>
+    <w:nsid w:val="B11E7E9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6622,51 +6622,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="FB6629AC"/>
+    <w:nsid w:val="D52AB0EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6770,51 +6770,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="F3FDFD0A"/>
+    <w:nsid w:val="CFD197EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6918,51 +6918,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="99511A4A"/>
+    <w:nsid w:val="759F9DB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7066,51 +7066,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="DB6DAA3C"/>
+    <w:nsid w:val="B06E6D53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7214,51 +7214,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="0852B37F"/>
+    <w:nsid w:val="82687BAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7362,51 +7362,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="21DD4708"/>
+    <w:nsid w:val="807A6E01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7510,51 +7510,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="25DE7BB7"/>
+    <w:nsid w:val="54E9EA91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7658,51 +7658,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="62BC947D"/>
+    <w:nsid w:val="048F772B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7806,51 +7806,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="5A56B3FE"/>
+    <w:nsid w:val="BCD1359F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7954,51 +7954,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="2E9EDD20"/>
+    <w:nsid w:val="CD65D928"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8102,51 +8102,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="CF3A0891"/>
+    <w:nsid w:val="A09F4F81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8250,51 +8250,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="CCDFAD07"/>
+    <w:nsid w:val="F463A85E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8398,51 +8398,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="D39E595C"/>
+    <w:nsid w:val="84E678EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8546,51 +8546,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="FFDFA9E9"/>
+    <w:nsid w:val="B7A3574B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8694,51 +8694,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="66B7CBB6"/>
+    <w:nsid w:val="45DCE865"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8842,51 +8842,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="C936314D"/>
+    <w:nsid w:val="58B6EF77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8990,51 +8990,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="5C00B287"/>
+    <w:nsid w:val="38102078"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9138,51 +9138,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="9F39416A"/>
+    <w:nsid w:val="50A96A39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9286,51 +9286,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="FE02EC11"/>
+    <w:nsid w:val="1AE630CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9434,51 +9434,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="5FA53AF1"/>
+    <w:nsid w:val="2E849826"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9582,51 +9582,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="AFF78394"/>
+    <w:nsid w:val="F66B2773"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>