--- v0 (2026-06-09)
+++ v1 (2026-07-25)
@@ -12,51 +12,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 09/06/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 26/07/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 06 « Composants de baies et vitrages »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -5257,69 +5257,190 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les propositions de modifications ont été examinées par le GS. La liste exhaustive sera mise à jour en conséquence et envoyée aux membres du GS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">La liste des évolutions mineures « Simplification des DTA-AT du GS6_V3_2025 » est disponible au lien ci-dessous.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">8.76. 2025 (12) Reformulation du paragraphe « Cas des dispositions PMR »</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dans le cas où une justification a été apportée vis à vis des systèmes sur plots, la phrase type du DTA est reformulée comme suit : « Des caillebotis mais aussi des systèmes sur plots (exemple : dalles) peuvent être utilisés dans le cadre de la mise en œuvre PMR selon le cahier du CSTB 3706_V2 (positionnés à une distance de 5 mm à 18 mm du nez de seuil) ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">8.77. 2025 (12) Eléments de preuves recevables concernant les DTA dont le domaine d'emploi couvre l'outremer (soumis à la réglementation paracyclonique)</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Le CSTB a présenté le protocole d’essais rédigé retenu concernant la résistance aux chocs des fenêtres suite aux échanges de la dernière séance. Ce protocole est en pièce jointe du présent compte rendu et sera disponible sur le site de la CCFAT. Il est applicable à compter du 1er janvier pour tous les dossiers présentés en GS6 se revendiquant du domaine d’emploi visé.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Le document « Protocole d’essai de résistance au choc des fenêtres » est disponible au lien ci-dessous.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">8.78. 2026 (02) Accessibilité aux handicapés</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 19/03/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dans les cas où le seuil PMR n’incorpore pas de réservation spécifique pour le calfeutrement, le paragraphe 1.2.1.11 « Accessibilité aux handicapés » du DTA devient : « Ce système dispose d’une solution de seuil, qui sans avoir recours à une rampe amovible intérieure, pour peu qu’il soit encastré, permet l’accès aux handicapés au sens de l’arrêté du 30 novembre 2007. »</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.79. 2026 (03) Limitation du domaine d’emploi des systèmes prévoyant une mise en œuvre dans des panneaux sandwich</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 21/05/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rappel : le GS6 n’autorisait pas dans un même DTA des systèmes qui prévoyaient au domaine d’emploi une mise en œuvre sur panneaux sandwich et une mise en œuvre sur structure rigide.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Le GS6 modifie sa position comme suit : le GS6 autorise dans un même DTA des systèmes qui prévoient une mise en œuvre par clippage et une mise en œuvre classique (vissage). Cela permet aux systèmes prévoyant une mise en œuvre par clippage de pouvoir revendiquer dans un même DTA le domaine d’emploi de mise en œuvre sur panneaux sandwich et sur structure rigide (sous réserve d’apporter toutes les justifications nécessaires).</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811024" w:h="16837.795275591"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -5447,51 +5568,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="71319B65"/>
+    <w:nsid w:val="826D4368"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5595,51 +5716,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="B22E6611"/>
+    <w:nsid w:val="4C5A4CDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5743,51 +5864,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="171F70AF"/>
+    <w:nsid w:val="B946D1B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5891,51 +6012,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="C7D5151C"/>
+    <w:nsid w:val="B3FD0769"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6039,51 +6160,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="FBC98661"/>
+    <w:nsid w:val="A4BBCBA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6187,51 +6308,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="5BF3F8BB"/>
+    <w:nsid w:val="C068BAE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6335,51 +6456,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="E655920E"/>
+    <w:nsid w:val="D934354E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6483,51 +6604,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="F8C2734D"/>
+    <w:nsid w:val="EF1F3E47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6631,51 +6752,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="7A90974B"/>
+    <w:nsid w:val="23EBF301"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6779,51 +6900,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="2DD88000"/>
+    <w:nsid w:val="F31FFF22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6927,51 +7048,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="E54871B2"/>
+    <w:nsid w:val="1E63C819"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7075,51 +7196,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="A0305855"/>
+    <w:nsid w:val="F562BFD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7223,51 +7344,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="4E4D46D5"/>
+    <w:nsid w:val="F4E24613"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7371,51 +7492,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="F8CC24A3"/>
+    <w:nsid w:val="B360450B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7519,51 +7640,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="ACBD80C2"/>
+    <w:nsid w:val="CAE2FF61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7667,51 +7788,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="A3753CF9"/>
+    <w:nsid w:val="E4612C28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7815,51 +7936,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="16D81C78"/>
+    <w:nsid w:val="DA3B67A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7963,51 +8084,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="B88E8233"/>
+    <w:nsid w:val="F82F272C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8111,51 +8232,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="3B72D8AE"/>
+    <w:nsid w:val="665D5FF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8259,51 +8380,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="14A4AEFD"/>
+    <w:nsid w:val="07561940"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8407,51 +8528,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="1587898F"/>
+    <w:nsid w:val="E6E522A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8555,51 +8676,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="652A2EEC"/>
+    <w:nsid w:val="1DD70265"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8703,51 +8824,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="34CEAD98"/>
+    <w:nsid w:val="EE8758EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8851,51 +8972,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="467851D9"/>
+    <w:nsid w:val="EA1E3FEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8999,51 +9120,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="C09C671A"/>
+    <w:nsid w:val="17D6BB32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9147,51 +9268,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="056D81DF"/>
+    <w:nsid w:val="B573C9C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9295,51 +9416,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="6226A192"/>
+    <w:nsid w:val="C4F2D843"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9443,51 +9564,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="AF4AA017"/>
+    <w:nsid w:val="48ED8586"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9591,51 +9712,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="6305FFF7"/>
+    <w:nsid w:val="38D0C5D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>