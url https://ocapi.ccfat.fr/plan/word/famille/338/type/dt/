--- v1 (2026-07-25)
+++ v2 (2026-09-14)
@@ -12,51 +12,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 26/07/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 14/09/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 06 « Composants de baies et vitrages »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -5568,51 +5568,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="826D4368"/>
+    <w:nsid w:val="2CCAA09A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5716,51 +5716,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="4C5A4CDE"/>
+    <w:nsid w:val="4696452C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5864,51 +5864,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="B946D1B2"/>
+    <w:nsid w:val="AA4D5C00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6012,51 +6012,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="B3FD0769"/>
+    <w:nsid w:val="035B4CF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6160,51 +6160,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="A4BBCBA9"/>
+    <w:nsid w:val="7AC3D8D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6308,51 +6308,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="C068BAE1"/>
+    <w:nsid w:val="B9C2103E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6456,51 +6456,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="D934354E"/>
+    <w:nsid w:val="7AAA4D5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6604,51 +6604,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="EF1F3E47"/>
+    <w:nsid w:val="EC69D158"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6752,51 +6752,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="23EBF301"/>
+    <w:nsid w:val="51DE4E19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6900,51 +6900,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="F31FFF22"/>
+    <w:nsid w:val="DF8D0F66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7048,51 +7048,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="1E63C819"/>
+    <w:nsid w:val="502D0315"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7196,51 +7196,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="F562BFD3"/>
+    <w:nsid w:val="432C4C5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7344,51 +7344,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="F4E24613"/>
+    <w:nsid w:val="06014FC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7492,51 +7492,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="B360450B"/>
+    <w:nsid w:val="FB43C24A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7640,51 +7640,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="CAE2FF61"/>
+    <w:nsid w:val="F1386EF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7788,51 +7788,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="E4612C28"/>
+    <w:nsid w:val="A1D2DBD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7936,51 +7936,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="DA3B67A0"/>
+    <w:nsid w:val="50CEE89C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8084,51 +8084,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="F82F272C"/>
+    <w:nsid w:val="F3375BF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8232,51 +8232,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="665D5FF2"/>
+    <w:nsid w:val="BC476907"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8380,51 +8380,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="07561940"/>
+    <w:nsid w:val="E1229599"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8528,51 +8528,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="E6E522A9"/>
+    <w:nsid w:val="3E366C67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8676,51 +8676,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="1DD70265"/>
+    <w:nsid w:val="3808E677"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8824,51 +8824,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="EE8758EF"/>
+    <w:nsid w:val="90FAC139"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8972,51 +8972,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="EA1E3FEF"/>
+    <w:nsid w:val="40FAA1C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9120,51 +9120,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="17D6BB32"/>
+    <w:nsid w:val="FF7ADA02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9268,51 +9268,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="B573C9C7"/>
+    <w:nsid w:val="E87DD8B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9416,51 +9416,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="C4F2D843"/>
+    <w:nsid w:val="0A77A1E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9564,51 +9564,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="48ED8586"/>
+    <w:nsid w:val="DFBF4F3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9712,51 +9712,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="38D0C5D0"/>
+    <w:nsid w:val="61C80A97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>