--- v2 (2026-08-08)
+++ v3 (2026-09-20)
@@ -12,51 +12,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 08/08/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 20/09/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 06 « Composants de baies et vitrages »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -6050,51 +6050,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="D886B6DA"/>
+    <w:nsid w:val="162A38EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6198,51 +6198,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="2C30AD34"/>
+    <w:nsid w:val="943A98ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6346,51 +6346,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="FB3F6174"/>
+    <w:nsid w:val="C4A7E8CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6494,51 +6494,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="25366246"/>
+    <w:nsid w:val="F108E7E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6642,51 +6642,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="217079EF"/>
+    <w:nsid w:val="FB2EBE86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6790,51 +6790,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="1B07DD3D"/>
+    <w:nsid w:val="2F170B69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6938,51 +6938,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="5686330E"/>
+    <w:nsid w:val="F689799A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7086,51 +7086,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="51A0081A"/>
+    <w:nsid w:val="D5E83D0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7234,51 +7234,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="5170595D"/>
+    <w:nsid w:val="6CDD3A56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7382,51 +7382,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="0AD99630"/>
+    <w:nsid w:val="3A0CBA67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7530,51 +7530,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="785D379B"/>
+    <w:nsid w:val="E0FE00C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7678,51 +7678,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="181F9A98"/>
+    <w:nsid w:val="1F9DA026"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7826,51 +7826,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="255CE198"/>
+    <w:nsid w:val="541CAAD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7974,51 +7974,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="89751E96"/>
+    <w:nsid w:val="72E53E33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8122,51 +8122,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="6B5F8F21"/>
+    <w:nsid w:val="A7B9F08A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8270,51 +8270,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="E8FE09B6"/>
+    <w:nsid w:val="FA7A40FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8418,51 +8418,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="04F71C44"/>
+    <w:nsid w:val="89A07261"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8566,51 +8566,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="056AA14E"/>
+    <w:nsid w:val="71DD08D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8714,51 +8714,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="C71092BF"/>
+    <w:nsid w:val="AF80C69A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8862,51 +8862,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="AC2A03E9"/>
+    <w:nsid w:val="F26230BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9010,51 +9010,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="C484572C"/>
+    <w:nsid w:val="BE8E8CC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9158,51 +9158,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="28FD76F9"/>
+    <w:nsid w:val="D746F28D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9306,51 +9306,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="4ECC7C4A"/>
+    <w:nsid w:val="6EA2515C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9454,51 +9454,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="3A1306B7"/>
+    <w:nsid w:val="09636172"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9602,51 +9602,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="89783D65"/>
+    <w:nsid w:val="653831FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9750,51 +9750,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="AB8693F5"/>
+    <w:nsid w:val="5336BAE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9898,51 +9898,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="20DDA6A1"/>
+    <w:nsid w:val="9D9C63AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10046,51 +10046,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="6FF44828"/>
+    <w:nsid w:val="C41E3321"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10194,51 +10194,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="4F5FB576"/>
+    <w:nsid w:val="BBE6091A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10342,51 +10342,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38">
-    <w:nsid w:val="5C14CFD5"/>
+    <w:nsid w:val="37092AFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10490,51 +10490,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39">
-    <w:nsid w:val="3B94B398"/>
+    <w:nsid w:val="CCB9B75B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>