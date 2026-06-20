--- v0 (2026-05-05)
+++ v1 (2026-06-20)
@@ -12,51 +12,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 05/05/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 20/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 06 « Composants de baies et vitrages »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -5693,91 +5693,236 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les propositions de modifications ont été examinées par le GS. La liste exhaustive sera mise à jour en conséquence et envoyée aux membres du GS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">La liste des évolutions mineures « Simplification des DTA-AT du GS6_V3_2025 » est disponible au lien ci-dessous.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">9.84. 2025 (12) Reformulation du paragraphe « Cas des dispositions PMR »</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dans le cas où une justification a été apportée vis à vis des systèmes sur plots, la phrase type du DTA est reformulée comme suit : « Des caillebotis mais aussi des systèmes sur plots (exemple : dalles) peuvent être utilisés dans le cadre de la mise en œuvre PMR selon le cahier du CSTB 3706_V2 (positionnés à une distance de 5 mm à 18 mm du nez de seuil) ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">9.85. 2025 (12) Réaction au feu pour les avis techniques de coffres</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Le GS6 acte la suppression de la phrase suivante au paragraphe « réaction au feu » : « Le classement de réaction au feu des isolants n’a pas été fourni ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">9.86. 2025 (12) Eléments de preuves recevables concernant les DTA dont le domaine d'emploi couvre l'outremer (soumis à la réglementation paracyclonique)</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Le CSTB a présenté le protocole d’essais rédigé retenu concernant la résistance aux chocs des fenêtres suite aux échanges de la dernière séance. Ce protocole est en pièce jointe du présent compte rendu et sera disponible sur le site de la CCFAT. Il est applicable à compter du 1er janvier pour tous les dossiers présentés en GS6 se revendiquant du domaine d’emploi visé.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Le document « Protocole d’essai de résistance au choc des fenêtres » est disponible au lien ci-dessous.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">9.87. 2026 (02) Accessibilité aux handicapés</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 19/03/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dans les cas où le seuil PMR n’incorpore pas de réservation spécifique pour le calfeutrement, le paragraphe 1.2.1.11 « Accessibilité aux handicapés » du DTA devient : « Ce système dispose d’une solution de seuil, qui sans avoir recours à une rampe amovible intérieure, pour peu qu’il soit encastré, permet l’accès aux handicapés au sens de l’arrêté du 30 novembre 2007. »</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">9.88. 2026 (03) Cas du suivi des planches de coffres</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.89. 2026 (03) Limitation du domaine d’emploi des systèmes prévoyant une mise en œuvre dans des panneaux sandwich</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 21/05/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rappel : le GS6 n’autorisait pas dans un même DTA des systèmes qui prévoyaient au domaine d’emploi une mise en œuvre sur panneaux sandwich et une mise en œuvre sur structure rigide.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Le GS6 modifie sa position comme suit : le GS6 autorise dans un même DTA des systèmes qui prévoient une mise en œuvre par clippage et une mise en œuvre classique (vissage). Cela permet aux systèmes prévoyant une mise en œuvre par clippage de pouvoir revendiquer dans un même DTA le domaine d’emploi de mise en œuvre sur panneaux sandwich et sur structure rigide (sous réserve d’apporter toutes les justifications nécessaires).</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811024" w:h="16837.795275591"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -5905,51 +6050,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="97D9414A"/>
+    <w:nsid w:val="4FDC63AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6053,51 +6198,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="B742EFB4"/>
+    <w:nsid w:val="D9EE9591"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6201,51 +6346,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="260731BE"/>
+    <w:nsid w:val="C7F9087B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6349,51 +6494,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="1FB6B132"/>
+    <w:nsid w:val="2687FE3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6497,51 +6642,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="DD454E2F"/>
+    <w:nsid w:val="E98DAFEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6645,51 +6790,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="975EA198"/>
+    <w:nsid w:val="792A7CEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6793,51 +6938,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="C260A5B6"/>
+    <w:nsid w:val="D2814C99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6941,51 +7086,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="D8A9FC27"/>
+    <w:nsid w:val="8EF9B82F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7089,51 +7234,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="B3D30B4C"/>
+    <w:nsid w:val="D75C699F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7237,51 +7382,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="0C635683"/>
+    <w:nsid w:val="7DE02DBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7385,51 +7530,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="BC2FC1D4"/>
+    <w:nsid w:val="3A6BD8F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7533,51 +7678,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="64A07BB7"/>
+    <w:nsid w:val="41BD40CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7681,51 +7826,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="42F2259D"/>
+    <w:nsid w:val="744499F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7829,51 +7974,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="7E7EBC51"/>
+    <w:nsid w:val="6C9B9932"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7977,51 +8122,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="D4B902AB"/>
+    <w:nsid w:val="AE5A8643"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8125,51 +8270,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="FED43DAC"/>
+    <w:nsid w:val="73EC2455"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8273,51 +8418,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="01EA2884"/>
+    <w:nsid w:val="A071EE68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8421,51 +8566,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="1A0D9BED"/>
+    <w:nsid w:val="84980239"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8569,51 +8714,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="C863D416"/>
+    <w:nsid w:val="04711738"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8717,51 +8862,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="C1148DE6"/>
+    <w:nsid w:val="D40232CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8865,51 +9010,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="DBE8CB1A"/>
+    <w:nsid w:val="AA60992F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9013,51 +9158,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="586CE1C7"/>
+    <w:nsid w:val="9D5C2D6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9161,51 +9306,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="C16E85C3"/>
+    <w:nsid w:val="FCC5E6B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9309,51 +9454,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="F363D378"/>
+    <w:nsid w:val="1F314D06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9457,51 +9602,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="69E38A43"/>
+    <w:nsid w:val="6DDE83A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9605,51 +9750,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="48E7A0F5"/>
+    <w:nsid w:val="7117848C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9753,51 +9898,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="1244FD57"/>
+    <w:nsid w:val="7D391240"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9901,51 +10046,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="D77758E2"/>
+    <w:nsid w:val="5721D255"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10049,51 +10194,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="6A3B6623"/>
+    <w:nsid w:val="82623484"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10197,51 +10342,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38">
-    <w:nsid w:val="6CCE3BE4"/>
+    <w:nsid w:val="A66B02CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10345,51 +10490,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39">
-    <w:nsid w:val="7D2B1E2B"/>
+    <w:nsid w:val="C534B5B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>