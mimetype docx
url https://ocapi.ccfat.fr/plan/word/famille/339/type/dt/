--- v1 (2026-06-20)
+++ v2 (2026-08-08)
@@ -12,51 +12,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 20/06/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 08/08/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 06 « Composants de baies et vitrages »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -6050,51 +6050,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="4FDC63AC"/>
+    <w:nsid w:val="D886B6DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6198,51 +6198,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="D9EE9591"/>
+    <w:nsid w:val="2C30AD34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6346,51 +6346,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="C7F9087B"/>
+    <w:nsid w:val="FB3F6174"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6494,51 +6494,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="2687FE3B"/>
+    <w:nsid w:val="25366246"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6642,51 +6642,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="E98DAFEA"/>
+    <w:nsid w:val="217079EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6790,51 +6790,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="792A7CEE"/>
+    <w:nsid w:val="1B07DD3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6938,51 +6938,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="D2814C99"/>
+    <w:nsid w:val="5686330E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7086,51 +7086,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="8EF9B82F"/>
+    <w:nsid w:val="51A0081A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7234,51 +7234,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="D75C699F"/>
+    <w:nsid w:val="5170595D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7382,51 +7382,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="7DE02DBB"/>
+    <w:nsid w:val="0AD99630"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7530,51 +7530,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="3A6BD8F0"/>
+    <w:nsid w:val="785D379B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7678,51 +7678,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="41BD40CC"/>
+    <w:nsid w:val="181F9A98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7826,51 +7826,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="744499F2"/>
+    <w:nsid w:val="255CE198"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7974,51 +7974,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="6C9B9932"/>
+    <w:nsid w:val="89751E96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8122,51 +8122,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="AE5A8643"/>
+    <w:nsid w:val="6B5F8F21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8270,51 +8270,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="73EC2455"/>
+    <w:nsid w:val="E8FE09B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8418,51 +8418,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="A071EE68"/>
+    <w:nsid w:val="04F71C44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8566,51 +8566,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="84980239"/>
+    <w:nsid w:val="056AA14E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8714,51 +8714,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="04711738"/>
+    <w:nsid w:val="C71092BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8862,51 +8862,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="D40232CD"/>
+    <w:nsid w:val="AC2A03E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9010,51 +9010,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="AA60992F"/>
+    <w:nsid w:val="C484572C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9158,51 +9158,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="9D5C2D6D"/>
+    <w:nsid w:val="28FD76F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9306,51 +9306,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="FCC5E6B5"/>
+    <w:nsid w:val="4ECC7C4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9454,51 +9454,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="1F314D06"/>
+    <w:nsid w:val="3A1306B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9602,51 +9602,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="6DDE83A7"/>
+    <w:nsid w:val="89783D65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9750,51 +9750,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="7117848C"/>
+    <w:nsid w:val="AB8693F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9898,51 +9898,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="7D391240"/>
+    <w:nsid w:val="20DDA6A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10046,51 +10046,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="5721D255"/>
+    <w:nsid w:val="6FF44828"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10194,51 +10194,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="82623484"/>
+    <w:nsid w:val="4F5FB576"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10342,51 +10342,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38">
-    <w:nsid w:val="A66B02CA"/>
+    <w:nsid w:val="5C14CFD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10490,51 +10490,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39">
-    <w:nsid w:val="C534B5B0"/>
+    <w:nsid w:val="3B94B398"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>