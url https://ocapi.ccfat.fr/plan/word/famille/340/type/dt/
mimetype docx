--- v4 (2026-09-10)
+++ v5 (2026-11-01)
@@ -12,51 +12,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 10/09/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 01/11/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 06 « Composants de baies et vitrages »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -4774,50 +4774,72 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rappel : le GS6 n’autorisait pas dans un même DTA des systèmes qui prévoyaient au domaine d’emploi une mise en œuvre sur panneaux sandwich et une mise en œuvre sur structure rigide.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Le GS6 modifie sa position comme suit : le GS6 autorise dans un même DTA des systèmes qui prévoient une mise en œuvre par clippage et une mise en œuvre classique (vissage). Cela permet aux systèmes prévoyant une mise en œuvre par clippage de pouvoir revendiquer dans un même DTA le domaine d’emploi de mise en œuvre sur panneaux sandwich et sur structure rigide (sous réserve d’apporter toutes les justifications nécessaires).</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.84. 2026 (06) Opportunité d’exiger un suivi QB49 sur les profilés d’ouvrant caché avec nez en matériau composite</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.85. 2026 (06) Information sur la rédaction de la prise en compte des données environnementales dans les Avis Techniques/DTA</w:t>
+      </w:r>
+    </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811024" w:h="16837.795275591"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4943,51 +4965,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="16FA6E72"/>
+    <w:nsid w:val="2276D2CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5091,51 +5113,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="4B3C5FA2"/>
+    <w:nsid w:val="57BCC698"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5239,51 +5261,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="F4B609C5"/>
+    <w:nsid w:val="385A13B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5387,51 +5409,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="131E9103"/>
+    <w:nsid w:val="04C00E7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5535,51 +5557,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="14200BFE"/>
+    <w:nsid w:val="294D3022"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5683,51 +5705,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="6A57FC52"/>
+    <w:nsid w:val="8564CBE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5831,51 +5853,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="DA976C5E"/>
+    <w:nsid w:val="DC2BD07B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5979,51 +6001,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="9E34C86B"/>
+    <w:nsid w:val="D8560F6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6127,51 +6149,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="965A8FF1"/>
+    <w:nsid w:val="33F8B4DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6275,51 +6297,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="4217289D"/>
+    <w:nsid w:val="55441125"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6423,51 +6445,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="B1F69DE5"/>
+    <w:nsid w:val="480DEEAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6571,51 +6593,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="8E578F02"/>
+    <w:nsid w:val="1C909824"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6719,51 +6741,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="4EC50A6F"/>
+    <w:nsid w:val="8D52DF3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6867,51 +6889,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="2B5CD0A3"/>
+    <w:nsid w:val="F38B4A7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7015,51 +7037,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="AB62BED8"/>
+    <w:nsid w:val="9B0FB0E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7163,51 +7185,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="BB87F817"/>
+    <w:nsid w:val="558AE38E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7311,51 +7333,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="715D96C3"/>
+    <w:nsid w:val="09DA5215"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7459,51 +7481,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="62B4805E"/>
+    <w:nsid w:val="A94E27BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7607,51 +7629,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="C945DE55"/>
+    <w:nsid w:val="0C975B96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7755,51 +7777,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="0EE8981A"/>
+    <w:nsid w:val="97D64C4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7903,51 +7925,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="580A3D5D"/>
+    <w:nsid w:val="9751D44E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8051,51 +8073,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="E6BFD1A4"/>
+    <w:nsid w:val="0C1C32A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>