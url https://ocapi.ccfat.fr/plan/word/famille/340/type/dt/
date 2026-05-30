--- v0 (2026-05-05)
+++ v1 (2026-05-30)
@@ -12,51 +12,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 05/05/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 30/05/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 06 « Composants de baies et vitrages »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -4822,51 +4822,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="CA121EA4"/>
+    <w:nsid w:val="95BBFA63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4970,51 +4970,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="BCE89103"/>
+    <w:nsid w:val="24AAF0E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5118,51 +5118,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="BC51495A"/>
+    <w:nsid w:val="AEAAE84E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5266,51 +5266,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="8B14B789"/>
+    <w:nsid w:val="7B4E70CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5414,51 +5414,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="48B510F2"/>
+    <w:nsid w:val="1FA57588"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5562,51 +5562,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="9E711863"/>
+    <w:nsid w:val="AD44E35D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5710,51 +5710,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="C6A8B751"/>
+    <w:nsid w:val="D774330A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5858,51 +5858,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="67EDDB23"/>
+    <w:nsid w:val="21B95D16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6006,51 +6006,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="41B84C85"/>
+    <w:nsid w:val="FAF6C9DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6154,51 +6154,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="BE8D5E0D"/>
+    <w:nsid w:val="6236ED1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6302,51 +6302,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="A370F313"/>
+    <w:nsid w:val="6FACFC6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6450,51 +6450,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="1A91AC84"/>
+    <w:nsid w:val="0BCB4C60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6598,51 +6598,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="DBAB6A7A"/>
+    <w:nsid w:val="88C61BC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6746,51 +6746,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="1B925963"/>
+    <w:nsid w:val="8F036827"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6894,51 +6894,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="66CA59E4"/>
+    <w:nsid w:val="F8A3B37E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7042,51 +7042,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="1658ADFA"/>
+    <w:nsid w:val="0DED7C13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7190,51 +7190,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="A08454FD"/>
+    <w:nsid w:val="E28A048D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7338,51 +7338,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="ED883719"/>
+    <w:nsid w:val="CF3C048C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7486,51 +7486,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="AC7BFA7A"/>
+    <w:nsid w:val="0FF4A8B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7634,51 +7634,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="CCA98650"/>
+    <w:nsid w:val="09883373"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7782,51 +7782,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="848CD99C"/>
+    <w:nsid w:val="7BD899EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7930,51 +7930,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="31C5BB85"/>
+    <w:nsid w:val="A11C8972"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>