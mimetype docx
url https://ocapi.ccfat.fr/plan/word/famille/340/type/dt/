--- v1 (2026-05-30)
+++ v2 (2026-06-20)
@@ -12,51 +12,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 30/05/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 20/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 06 « Composants de baies et vitrages »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -4632,69 +4632,190 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les propositions de modifications ont été examinées par le GS. La liste exhaustive sera mise à jour en conséquence et envoyée aux membres du GS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">La liste des évolutions mineures « Simplification des DTA-AT du GS6_V3_2025 » est disponible au lien ci-dessous.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">6.80. 2025 (12) Reformulation du paragraphe « Cas des dispositions PMR »</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dans le cas où une justification a été apportée vis à vis des systèmes sur plots, la phrase type du DTA est reformulée comme suit : « Des caillebotis mais aussi des systèmes sur plots (exemple : dalles) peuvent être utilisés dans le cadre de la mise en œuvre PMR selon le cahier du CSTB 3706_V2 (positionnés à une distance de 5 mm à 18 mm du nez de seuil) ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">6.81. 2025 (12) Eléments de preuves recevables concernant les DTA dont le domaine d'emploi couvre l'outremer (soumis à la réglementation paracyclonique)</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Le CSTB a présenté le protocole d’essais rédigé retenu concernant la résistance aux chocs des fenêtres suite aux échanges de la dernière séance. Ce protocole est en pièce jointe du présent compte rendu et sera disponible sur le site de la CCFAT. Il est applicable à compter du 1er janvier pour tous les dossiers présentés en GS6 se revendiquant du domaine d’emploi visé.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Le document « Protocole d’essai de résistance au choc des fenêtres » est disponible au lien ci-dessous.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">6.82. 2026 (02) Accessibilité aux handicapés</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 19/03/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dans les cas où le seuil PMR n’incorpore pas de réservation spécifique pour le calfeutrement, le paragraphe 1.2.1.11 « Accessibilité aux handicapés » du DTA devient : « Ce système dispose d’une solution de seuil, qui sans avoir recours à une rampe amovible intérieure, pour peu qu’il soit encastré, permet l’accès aux handicapés au sens de l’arrêté du 30 novembre 2007. »</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.83. 2026 (03) Limitation du domaine d’emploi des systèmes prévoyant une mise en œuvre dans des panneaux sandwich</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 21/05/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rappel : le GS6 n’autorisait pas dans un même DTA des systèmes qui prévoyaient au domaine d’emploi une mise en œuvre sur panneaux sandwich et une mise en œuvre sur structure rigide.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Le GS6 modifie sa position comme suit : le GS6 autorise dans un même DTA des systèmes qui prévoient une mise en œuvre par clippage et une mise en œuvre classique (vissage). Cela permet aux systèmes prévoyant une mise en œuvre par clippage de pouvoir revendiquer dans un même DTA le domaine d’emploi de mise en œuvre sur panneaux sandwich et sur structure rigide (sous réserve d’apporter toutes les justifications nécessaires).</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811024" w:h="16837.795275591"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -4822,51 +4943,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="95BBFA63"/>
+    <w:nsid w:val="804E3657"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4970,51 +5091,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="24AAF0E4"/>
+    <w:nsid w:val="CA4C3853"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5118,51 +5239,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="AEAAE84E"/>
+    <w:nsid w:val="27DBA666"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5266,51 +5387,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="7B4E70CE"/>
+    <w:nsid w:val="B4D9AD31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5414,51 +5535,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="1FA57588"/>
+    <w:nsid w:val="2DAC1F22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5562,51 +5683,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="AD44E35D"/>
+    <w:nsid w:val="D72806C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5710,51 +5831,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="D774330A"/>
+    <w:nsid w:val="80B22DC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5858,51 +5979,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="21B95D16"/>
+    <w:nsid w:val="7FB73371"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6006,51 +6127,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="FAF6C9DD"/>
+    <w:nsid w:val="AAF77DCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6154,51 +6275,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="6236ED1D"/>
+    <w:nsid w:val="FC11F8DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6302,51 +6423,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="6FACFC6F"/>
+    <w:nsid w:val="85691836"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6450,51 +6571,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="0BCB4C60"/>
+    <w:nsid w:val="A355E974"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6598,51 +6719,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="88C61BC6"/>
+    <w:nsid w:val="DC7B4AC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6746,51 +6867,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="8F036827"/>
+    <w:nsid w:val="653A2ADD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6894,51 +7015,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="F8A3B37E"/>
+    <w:nsid w:val="19283671"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7042,51 +7163,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="0DED7C13"/>
+    <w:nsid w:val="91250158"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7190,51 +7311,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="E28A048D"/>
+    <w:nsid w:val="D8CD4751"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7338,51 +7459,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="CF3C048C"/>
+    <w:nsid w:val="3D09D8E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7486,51 +7607,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="0FF4A8B0"/>
+    <w:nsid w:val="C9F86415"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7634,51 +7755,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="09883373"/>
+    <w:nsid w:val="89F9FD1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7782,51 +7903,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="7BD899EE"/>
+    <w:nsid w:val="9BF13E04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7930,51 +8051,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="A11C8972"/>
+    <w:nsid w:val="027E43CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>