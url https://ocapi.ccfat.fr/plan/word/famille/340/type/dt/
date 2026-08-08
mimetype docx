--- v2 (2026-06-20)
+++ v3 (2026-08-08)
@@ -12,51 +12,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 20/06/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 08/08/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 06 « Composants de baies et vitrages »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -4943,51 +4943,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="804E3657"/>
+    <w:nsid w:val="5D89D963"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5091,51 +5091,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="CA4C3853"/>
+    <w:nsid w:val="00FAFA33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5239,51 +5239,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="27DBA666"/>
+    <w:nsid w:val="08743344"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5387,51 +5387,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="B4D9AD31"/>
+    <w:nsid w:val="2B5423B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5535,51 +5535,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="2DAC1F22"/>
+    <w:nsid w:val="D3D7CB12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5683,51 +5683,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="D72806C2"/>
+    <w:nsid w:val="EB6CBF3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5831,51 +5831,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="80B22DC4"/>
+    <w:nsid w:val="8464BD03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5979,51 +5979,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="7FB73371"/>
+    <w:nsid w:val="4B51F76F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6127,51 +6127,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="AAF77DCE"/>
+    <w:nsid w:val="09D36B89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6275,51 +6275,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="FC11F8DE"/>
+    <w:nsid w:val="657252CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6423,51 +6423,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="85691836"/>
+    <w:nsid w:val="41905C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6571,51 +6571,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="A355E974"/>
+    <w:nsid w:val="5A70337E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6719,51 +6719,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="DC7B4AC4"/>
+    <w:nsid w:val="BFB060F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6867,51 +6867,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="653A2ADD"/>
+    <w:nsid w:val="FF5A088C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7015,51 +7015,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="19283671"/>
+    <w:nsid w:val="6DF21E86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7163,51 +7163,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="91250158"/>
+    <w:nsid w:val="367AB8AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7311,51 +7311,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="D8CD4751"/>
+    <w:nsid w:val="5343FF05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7459,51 +7459,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="3D09D8E6"/>
+    <w:nsid w:val="E6084E75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7607,51 +7607,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="C9F86415"/>
+    <w:nsid w:val="C94EED04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7755,51 +7755,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="89F9FD1E"/>
+    <w:nsid w:val="3FCCDE7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7903,51 +7903,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="9BF13E04"/>
+    <w:nsid w:val="08B2819E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8051,51 +8051,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="027E43CD"/>
+    <w:nsid w:val="89E6D771"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>