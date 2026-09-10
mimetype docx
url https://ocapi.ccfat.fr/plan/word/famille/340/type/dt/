--- v3 (2026-08-08)
+++ v4 (2026-09-10)
@@ -12,51 +12,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 08/08/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 10/09/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 06 « Composants de baies et vitrages »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -4943,51 +4943,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="5D89D963"/>
+    <w:nsid w:val="16FA6E72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5091,51 +5091,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="00FAFA33"/>
+    <w:nsid w:val="4B3C5FA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5239,51 +5239,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="08743344"/>
+    <w:nsid w:val="F4B609C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5387,51 +5387,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="2B5423B5"/>
+    <w:nsid w:val="131E9103"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5535,51 +5535,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="D3D7CB12"/>
+    <w:nsid w:val="14200BFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5683,51 +5683,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="EB6CBF3F"/>
+    <w:nsid w:val="6A57FC52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5831,51 +5831,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="8464BD03"/>
+    <w:nsid w:val="DA976C5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5979,51 +5979,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="4B51F76F"/>
+    <w:nsid w:val="9E34C86B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6127,51 +6127,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="09D36B89"/>
+    <w:nsid w:val="965A8FF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6275,51 +6275,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="657252CD"/>
+    <w:nsid w:val="4217289D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6423,51 +6423,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="41905C05"/>
+    <w:nsid w:val="B1F69DE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6571,51 +6571,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="5A70337E"/>
+    <w:nsid w:val="8E578F02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6719,51 +6719,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="BFB060F7"/>
+    <w:nsid w:val="4EC50A6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6867,51 +6867,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="FF5A088C"/>
+    <w:nsid w:val="2B5CD0A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7015,51 +7015,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="6DF21E86"/>
+    <w:nsid w:val="AB62BED8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7163,51 +7163,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="367AB8AE"/>
+    <w:nsid w:val="BB87F817"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7311,51 +7311,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="5343FF05"/>
+    <w:nsid w:val="715D96C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7459,51 +7459,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="E6084E75"/>
+    <w:nsid w:val="62B4805E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7607,51 +7607,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="C94EED04"/>
+    <w:nsid w:val="C945DE55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7755,51 +7755,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="3FCCDE7D"/>
+    <w:nsid w:val="0EE8981A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7903,51 +7903,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="08B2819E"/>
+    <w:nsid w:val="580A3D5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8051,51 +8051,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="89E6D771"/>
+    <w:nsid w:val="E6BFD1A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>