--- v0 (2026-04-23)
+++ v1 (2026-06-09)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 23/04/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 09/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 06 « Composants de baies et vitrages »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -806,51 +806,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="E19C166F"/>
+    <w:nsid w:val="604F63C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -954,51 +954,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="B6185E52"/>
+    <w:nsid w:val="1A1F43A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1102,51 +1102,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="20BC075B"/>
+    <w:nsid w:val="84049B89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>