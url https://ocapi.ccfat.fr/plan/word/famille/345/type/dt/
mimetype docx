--- v1 (2026-06-09)
+++ v2 (2026-07-25)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 09/06/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 26/07/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 06 « Composants de baies et vitrages »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -635,50 +635,61 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">c. Matériau du profilé :Dans le cas de profilés métalliques en aluminium anodisé ou acier inoxydable répondant à la description du cahier VEC, il n’est pas demandé de justification spécifique relative à la durabilité du matériau.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dans le cas de profilés en matière de synthèse :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">      - Des essais d’identification sont nécessaires, et propriétés mécaniques (résistance à la traction et à la compression) à neuf et après vieillissements doivent être déclarés. Les propriétés mécaniques à neuf et après vieillissement doivent être justifiées par des rapports d’essai, les vieillissements sont effectués sur la base suivante : résistance aux hautes températures (1000 h à T max + 5°C) et résistance à l’humidité (1000 h à T max + 5°C et 85%HR). Par défaut T max = 60°C.      - Conductivité thermique (avec rapport d’essai associé) à fournir.      - Résistance aux agents chimiques à justifier : résistance aux agents de nettoyage, et aux atmosphères salines et soufrés (les essais du § f permettent de couvrir les atmosphères salines et soufrés).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">d. Essais suivant annexe B du NF DTU 39 P1-2 (168 cycles), sans UV. Critère : i</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.12. 10 décembre 2025 - Justification de l’emploi d’équerres butylées manuellement</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811024" w:h="16837.795275591"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -806,51 +817,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="604F63C9"/>
+    <w:nsid w:val="0596FC84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -954,51 +965,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="1A1F43A7"/>
+    <w:nsid w:val="7A8BBD75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1102,51 +1113,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="84049B89"/>
+    <w:nsid w:val="A57C011D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>