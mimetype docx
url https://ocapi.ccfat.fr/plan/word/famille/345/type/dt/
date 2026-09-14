--- v2 (2026-07-25)
+++ v3 (2026-09-14)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 26/07/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 14/09/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 06 « Composants de baies et vitrages »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -817,51 +817,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="0596FC84"/>
+    <w:nsid w:val="8DB4AAB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -965,51 +965,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="7A8BBD75"/>
+    <w:nsid w:val="380B6B51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1113,51 +1113,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="A57C011D"/>
+    <w:nsid w:val="D5318BDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>