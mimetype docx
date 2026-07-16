--- v0 (2026-06-01)
+++ v1 (2026-07-16)
@@ -12,51 +12,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 09 - Édité le 01/06/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 09 - Édité le 17/07/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 09 « Cloisons, doublages et plafonds »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -1998,51 +1998,51 @@
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les justifications techniques relatives aux différentes finitions proposées doivent être apportées. Elles doivent permettre de vérifier la compatibilité avec le support et leur durabilité.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="1440" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
         <w:t xml:space="preserve">3.7.6. Durabilité des éléments d’ossature et de suspension</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 10/02/2026</w:t>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 18/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Des justifications doivent être apportées afin de démontrer la durabilité des éléments d’ossature dans les ambiances prévisibles compte tenu du domaine d’emploi visé. La durabilité doit ici être appréhendée notamment en termes de résistance à l’humidité.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dans le cas d’ossature métalliques, la justification peut prendre 2 formes :</w:t>
       </w:r>
@@ -2073,51 +2073,51 @@
         <w:t xml:space="preserve">Conservation de la stabilité mécanique de l’ensemble après un essai au brouillard salin neutre (NSS) (solution neutre de chlorure de sodium à 5 %) selon la norme NF EN ISO 9227 (novembre 2022) ou selon la norme NF EN 60068-2-11 (avril 2021)(cf. tableau 1 ci-dessous). Les différents composants devront être testés assemblés.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:918pt; height:439pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId11" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1 - Classement d’exposition à l’humidité des parois du local (Cf. cahier CSTB 3567)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Le risque de corrosion galvanique (interactions électrochimiques) doit être analysé en sus des essais au brouillard salin (essais électrochimiques, analyse des surfaces de contacts des matériaux, analyse des conditions d’environnement…).</w:t>
+        <w:t xml:space="preserve">Jurisprudence du 18/06/2026 :Pour tout assemblage non homogène comportant un contact direct entre métaux différents pouvant induire un risque de corrosion galvanique, une analyse de risques complémentaire est obligatoire (couple galvanique, durabilité, exposition).Lorsque l’usage de matériaux non homogènes est techniquement incontournable, des mesures compensatoires peuvent être proposées afin de réduire ou neutraliser le risque, sans toutefois dispenser d’une justification robuste sur la durabilité attendue.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Dispositions de mise en œuvre</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 10/02/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2873,51 +2873,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="E2F0E92D"/>
+    <w:nsid w:val="06F2FEF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3021,51 +3021,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="BDD38432"/>
+    <w:nsid w:val="F5A86C79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3169,51 +3169,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="B8C111F2"/>
+    <w:nsid w:val="FC4C076E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3317,51 +3317,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="3243976C"/>
+    <w:nsid w:val="EEF0883B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3465,51 +3465,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="89E1F9BB"/>
+    <w:nsid w:val="DD5E47C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3613,51 +3613,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="5D7E3C6C"/>
+    <w:nsid w:val="BFD53387"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3761,51 +3761,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="E2514358"/>
+    <w:nsid w:val="25659C23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3909,51 +3909,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="7930C0BB"/>
+    <w:nsid w:val="AF99CB10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4057,51 +4057,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="81E67BB1"/>
+    <w:nsid w:val="F27B06BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4205,51 +4205,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="A54A9406"/>
+    <w:nsid w:val="F257F3C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4353,51 +4353,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="DCC2F430"/>
+    <w:nsid w:val="729791CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4501,51 +4501,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="22835AEA"/>
+    <w:nsid w:val="EC0938C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4649,51 +4649,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="B1599F07"/>
+    <w:nsid w:val="08EFC951"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4797,51 +4797,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="149E819E"/>
+    <w:nsid w:val="BC88FB5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4945,51 +4945,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="589895F1"/>
+    <w:nsid w:val="B705B31A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5093,51 +5093,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="42828E67"/>
+    <w:nsid w:val="CC0403FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5241,51 +5241,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="4BE71F47"/>
+    <w:nsid w:val="1093A3A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5389,51 +5389,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="EFA5AF81"/>
+    <w:nsid w:val="10188911"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5537,51 +5537,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="E114DF31"/>
+    <w:nsid w:val="3B4E0ED4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5685,51 +5685,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="198531A5"/>
+    <w:nsid w:val="4536BA2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>