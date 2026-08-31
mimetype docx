--- v1 (2026-07-16)
+++ v2 (2026-08-31)
@@ -12,51 +12,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 09 - Édité le 17/07/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 09 - Édité le 31/08/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 09 « Cloisons, doublages et plafonds »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2873,51 +2873,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="06F2FEF1"/>
+    <w:nsid w:val="0DAF26FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3021,51 +3021,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="F5A86C79"/>
+    <w:nsid w:val="572BAE1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3169,51 +3169,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="FC4C076E"/>
+    <w:nsid w:val="6172642A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3317,51 +3317,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="EEF0883B"/>
+    <w:nsid w:val="EE158EF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3465,51 +3465,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="DD5E47C3"/>
+    <w:nsid w:val="0D12DC91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3613,51 +3613,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="BFD53387"/>
+    <w:nsid w:val="A3DAD0AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3761,51 +3761,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="25659C23"/>
+    <w:nsid w:val="E721EB94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3909,51 +3909,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="AF99CB10"/>
+    <w:nsid w:val="EF7CE05C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4057,51 +4057,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="F27B06BC"/>
+    <w:nsid w:val="5DF87244"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4205,51 +4205,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="F257F3C6"/>
+    <w:nsid w:val="68554AF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4353,51 +4353,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="729791CE"/>
+    <w:nsid w:val="8984C7DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4501,51 +4501,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="EC0938C4"/>
+    <w:nsid w:val="C00525B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4649,51 +4649,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="08EFC951"/>
+    <w:nsid w:val="80D3CC06"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4797,51 +4797,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="BC88FB5D"/>
+    <w:nsid w:val="41C155E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4945,51 +4945,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="B705B31A"/>
+    <w:nsid w:val="876C8E3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5093,51 +5093,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="CC0403FA"/>
+    <w:nsid w:val="68338379"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5241,51 +5241,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="1093A3A4"/>
+    <w:nsid w:val="FBD61F78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5389,51 +5389,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="10188911"/>
+    <w:nsid w:val="08CFAA60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5537,51 +5537,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="3B4E0ED4"/>
+    <w:nsid w:val="907A798C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5685,51 +5685,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="4536BA2E"/>
+    <w:nsid w:val="06113B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>