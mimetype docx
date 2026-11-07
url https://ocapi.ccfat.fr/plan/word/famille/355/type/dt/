--- v3 (2026-09-14)
+++ v4 (2026-11-07)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 12 - Édité le 14/09/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 12 - Édité le 07/11/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 12 « Revêtements de sol et produits connexes »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2166,51 +2166,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="3B906DF3"/>
+    <w:nsid w:val="42CA9291"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2314,51 +2314,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="E768D753"/>
+    <w:nsid w:val="467576D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2462,51 +2462,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="63C6924E"/>
+    <w:nsid w:val="EB485945"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2610,51 +2610,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="AF702564"/>
+    <w:nsid w:val="DB689EF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2758,51 +2758,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="CA85BCBC"/>
+    <w:nsid w:val="3325E4A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2906,51 +2906,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="FD2FC0A1"/>
+    <w:nsid w:val="E49B8C47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3054,51 +3054,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="055EF76A"/>
+    <w:nsid w:val="8470A8EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3202,51 +3202,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="0875DFB6"/>
+    <w:nsid w:val="2436052A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3350,51 +3350,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="1FF25C40"/>
+    <w:nsid w:val="0FC27D5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3498,51 +3498,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="83BCD022"/>
+    <w:nsid w:val="C7C479CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3646,51 +3646,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="E67FC63B"/>
+    <w:nsid w:val="118598D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3794,51 +3794,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="B8127428"/>
+    <w:nsid w:val="7E865693"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3942,51 +3942,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="863CCCCE"/>
+    <w:nsid w:val="7254CB26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4090,51 +4090,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="15C4571F"/>
+    <w:nsid w:val="21648AA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4238,51 +4238,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="714DDB9F"/>
+    <w:nsid w:val="555F023B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4386,51 +4386,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="343ED108"/>
+    <w:nsid w:val="241857DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4534,51 +4534,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="6F697608"/>
+    <w:nsid w:val="72C47628"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4682,51 +4682,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="5F450342"/>
+    <w:nsid w:val="EB7F68B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4830,51 +4830,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="BC1DBC54"/>
+    <w:nsid w:val="B91C043E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4978,51 +4978,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="61F8764B"/>
+    <w:nsid w:val="68AD89EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5126,51 +5126,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="C79692C2"/>
+    <w:nsid w:val="59DF18A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5274,51 +5274,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="D8AC9097"/>
+    <w:nsid w:val="BE9B3BA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5422,51 +5422,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="EF1F3B83"/>
+    <w:nsid w:val="C1E35418"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5570,51 +5570,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="B7E9F960"/>
+    <w:nsid w:val="29D62CDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5718,51 +5718,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="806B0BEC"/>
+    <w:nsid w:val="5880625F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5866,51 +5866,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="BA7F5EE3"/>
+    <w:nsid w:val="A7E78C1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6014,51 +6014,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="4DCEC876"/>
+    <w:nsid w:val="83301456"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6162,51 +6162,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="AC3254E7"/>
+    <w:nsid w:val="D75A9DFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>