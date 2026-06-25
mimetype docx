--- v0 (2026-05-04)
+++ v1 (2026-06-25)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 12 - Édité le 04/05/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 12 - Édité le 25/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 12 « Revêtements de sol et produits connexes »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2166,51 +2166,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="7FD79A91"/>
+    <w:nsid w:val="7AED0257"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2314,51 +2314,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="BFBC9177"/>
+    <w:nsid w:val="6CAB583B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2462,51 +2462,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="061E0DB7"/>
+    <w:nsid w:val="5AEAAD41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2610,51 +2610,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="E14A1704"/>
+    <w:nsid w:val="D6C35497"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2758,51 +2758,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="DA6A98AC"/>
+    <w:nsid w:val="304EAC63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2906,51 +2906,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="1A2586C4"/>
+    <w:nsid w:val="2041B590"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3054,51 +3054,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="DC448DAC"/>
+    <w:nsid w:val="F04D04FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3202,51 +3202,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="380B78A4"/>
+    <w:nsid w:val="B63D9AAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3350,51 +3350,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="E43D570F"/>
+    <w:nsid w:val="3F72A10A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3498,51 +3498,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="80160668"/>
+    <w:nsid w:val="1D40ED6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3646,51 +3646,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="F12D913E"/>
+    <w:nsid w:val="9F835FC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3794,51 +3794,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="13110382"/>
+    <w:nsid w:val="1A259EF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3942,51 +3942,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="28B5B7A0"/>
+    <w:nsid w:val="535B61DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4090,51 +4090,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="6B23CE2C"/>
+    <w:nsid w:val="402D870D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4238,51 +4238,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="3BC02712"/>
+    <w:nsid w:val="137CC1DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4386,51 +4386,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="805BECE4"/>
+    <w:nsid w:val="986EC19D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4534,51 +4534,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="04D075E2"/>
+    <w:nsid w:val="CF75EACD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4682,51 +4682,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="DC8390BD"/>
+    <w:nsid w:val="BA0F832B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4830,51 +4830,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="53EA8572"/>
+    <w:nsid w:val="90D02B5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4978,51 +4978,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="8FC7FD44"/>
+    <w:nsid w:val="E7DDD49E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5126,51 +5126,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="503E6C3A"/>
+    <w:nsid w:val="680BE85E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5274,51 +5274,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="51AD58D2"/>
+    <w:nsid w:val="3B9658DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5422,51 +5422,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="BB6C6C60"/>
+    <w:nsid w:val="45A4F94A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5570,51 +5570,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="BF78455E"/>
+    <w:nsid w:val="6CD80258"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5718,51 +5718,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="1804004D"/>
+    <w:nsid w:val="B3C80F61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5866,51 +5866,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="AA1546EE"/>
+    <w:nsid w:val="6CD6F557"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6014,51 +6014,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="9554A874"/>
+    <w:nsid w:val="158C4C86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6162,51 +6162,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="FDFE3C92"/>
+    <w:nsid w:val="EC99ADB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>