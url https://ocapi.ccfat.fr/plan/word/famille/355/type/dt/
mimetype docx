--- v1 (2026-06-25)
+++ v2 (2026-07-27)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 12 - Édité le 25/06/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 12 - Édité le 27/07/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 12 « Revêtements de sol et produits connexes »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2166,51 +2166,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="7AED0257"/>
+    <w:nsid w:val="552F95FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2314,51 +2314,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="6CAB583B"/>
+    <w:nsid w:val="4E952EEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2462,51 +2462,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="5AEAAD41"/>
+    <w:nsid w:val="531881F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2610,51 +2610,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="D6C35497"/>
+    <w:nsid w:val="DEB8E8CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2758,51 +2758,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="304EAC63"/>
+    <w:nsid w:val="DB7F0C86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2906,51 +2906,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="2041B590"/>
+    <w:nsid w:val="30DFD810"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3054,51 +3054,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="F04D04FC"/>
+    <w:nsid w:val="690E41AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3202,51 +3202,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="B63D9AAE"/>
+    <w:nsid w:val="7C689FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3350,51 +3350,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="3F72A10A"/>
+    <w:nsid w:val="EE560BA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3498,51 +3498,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="1D40ED6A"/>
+    <w:nsid w:val="24EEA86C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3646,51 +3646,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="9F835FC8"/>
+    <w:nsid w:val="242760EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3794,51 +3794,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="1A259EF8"/>
+    <w:nsid w:val="6E492B29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3942,51 +3942,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="535B61DC"/>
+    <w:nsid w:val="8C6B5437"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4090,51 +4090,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="402D870D"/>
+    <w:nsid w:val="AAFD1BB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4238,51 +4238,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="137CC1DC"/>
+    <w:nsid w:val="4A94E4A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4386,51 +4386,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="986EC19D"/>
+    <w:nsid w:val="34D8DDC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4534,51 +4534,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="CF75EACD"/>
+    <w:nsid w:val="1B587A7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4682,51 +4682,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="BA0F832B"/>
+    <w:nsid w:val="6932B439"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4830,51 +4830,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="90D02B5C"/>
+    <w:nsid w:val="616EFBA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4978,51 +4978,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="E7DDD49E"/>
+    <w:nsid w:val="A573D2A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5126,51 +5126,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="680BE85E"/>
+    <w:nsid w:val="1BA54CEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5274,51 +5274,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="3B9658DA"/>
+    <w:nsid w:val="779917AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5422,51 +5422,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="45A4F94A"/>
+    <w:nsid w:val="5BE7B5A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5570,51 +5570,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="6CD80258"/>
+    <w:nsid w:val="AA65B3F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5718,51 +5718,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="B3C80F61"/>
+    <w:nsid w:val="3F27610B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5866,51 +5866,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="6CD6F557"/>
+    <w:nsid w:val="D490C42F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6014,51 +6014,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="158C4C86"/>
+    <w:nsid w:val="65F7371D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6162,51 +6162,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="EC99ADB5"/>
+    <w:nsid w:val="BD153C20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>