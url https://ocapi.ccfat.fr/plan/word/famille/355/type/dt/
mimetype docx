--- v2 (2026-07-27)
+++ v3 (2026-09-14)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 12 - Édité le 27/07/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 12 - Édité le 14/09/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 12 « Revêtements de sol et produits connexes »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2166,51 +2166,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="552F95FA"/>
+    <w:nsid w:val="3B906DF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2314,51 +2314,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="4E952EEC"/>
+    <w:nsid w:val="E768D753"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2462,51 +2462,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="531881F6"/>
+    <w:nsid w:val="63C6924E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2610,51 +2610,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="DEB8E8CE"/>
+    <w:nsid w:val="AF702564"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2758,51 +2758,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="DB7F0C86"/>
+    <w:nsid w:val="CA85BCBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2906,51 +2906,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="30DFD810"/>
+    <w:nsid w:val="FD2FC0A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3054,51 +3054,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="690E41AE"/>
+    <w:nsid w:val="055EF76A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3202,51 +3202,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="7C689FB9"/>
+    <w:nsid w:val="0875DFB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3350,51 +3350,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="EE560BA0"/>
+    <w:nsid w:val="1FF25C40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3498,51 +3498,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="24EEA86C"/>
+    <w:nsid w:val="83BCD022"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3646,51 +3646,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="242760EC"/>
+    <w:nsid w:val="E67FC63B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3794,51 +3794,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="6E492B29"/>
+    <w:nsid w:val="B8127428"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3942,51 +3942,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="8C6B5437"/>
+    <w:nsid w:val="863CCCCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4090,51 +4090,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="AAFD1BB9"/>
+    <w:nsid w:val="15C4571F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4238,51 +4238,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="4A94E4A8"/>
+    <w:nsid w:val="714DDB9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4386,51 +4386,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="34D8DDC1"/>
+    <w:nsid w:val="343ED108"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4534,51 +4534,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="1B587A7C"/>
+    <w:nsid w:val="6F697608"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4682,51 +4682,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="6932B439"/>
+    <w:nsid w:val="5F450342"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4830,51 +4830,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="616EFBA4"/>
+    <w:nsid w:val="BC1DBC54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4978,51 +4978,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="A573D2A3"/>
+    <w:nsid w:val="61F8764B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5126,51 +5126,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="1BA54CEB"/>
+    <w:nsid w:val="C79692C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5274,51 +5274,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="779917AA"/>
+    <w:nsid w:val="D8AC9097"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5422,51 +5422,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="5BE7B5A9"/>
+    <w:nsid w:val="EF1F3B83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5570,51 +5570,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="AA65B3F4"/>
+    <w:nsid w:val="B7E9F960"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5718,51 +5718,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="3F27610B"/>
+    <w:nsid w:val="806B0BEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5866,51 +5866,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="D490C42F"/>
+    <w:nsid w:val="BA7F5EE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6014,51 +6014,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="65F7371D"/>
+    <w:nsid w:val="4DCEC876"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6162,51 +6162,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="BD153C20"/>
+    <w:nsid w:val="AC3254E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>