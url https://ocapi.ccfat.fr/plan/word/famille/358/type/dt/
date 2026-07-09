--- v0 (2026-05-23)
+++ v1 (2026-07-09)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 12 - Édité le 24/05/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 12 - Édité le 09/07/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 12 « Revêtements de sol et produits connexes »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -1976,51 +1976,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="27D1C133"/>
+    <w:nsid w:val="0212BC33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2124,51 +2124,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="A8AB7B14"/>
+    <w:nsid w:val="D77C48EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2272,51 +2272,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="95C4E848"/>
+    <w:nsid w:val="BC8CD389"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2420,51 +2420,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="C6E2AE9B"/>
+    <w:nsid w:val="E3BC1B5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2568,51 +2568,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="E6599C3C"/>
+    <w:nsid w:val="40A76B25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2716,51 +2716,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="72548D4A"/>
+    <w:nsid w:val="DF6D8F1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2864,51 +2864,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="583A9CFD"/>
+    <w:nsid w:val="12EC0083"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3012,51 +3012,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="921E3E83"/>
+    <w:nsid w:val="10B73E00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3160,51 +3160,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="47365A74"/>
+    <w:nsid w:val="08D8BA0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3308,51 +3308,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="816F8755"/>
+    <w:nsid w:val="4C4BDFCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3456,51 +3456,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="727E3B53"/>
+    <w:nsid w:val="9BEE32BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3604,51 +3604,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="A7F2EC41"/>
+    <w:nsid w:val="01C20ED9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3752,51 +3752,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="DFE6778A"/>
+    <w:nsid w:val="21ECB599"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3900,51 +3900,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="099DE9D4"/>
+    <w:nsid w:val="A384CA21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4048,51 +4048,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="46C9AEB5"/>
+    <w:nsid w:val="2B2D892D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4196,51 +4196,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="45D16F36"/>
+    <w:nsid w:val="257FE7F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4344,51 +4344,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="2EDA780C"/>
+    <w:nsid w:val="1680A8E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4492,51 +4492,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="3566483C"/>
+    <w:nsid w:val="A8C798DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4640,51 +4640,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="2CF2E517"/>
+    <w:nsid w:val="059E198C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4788,51 +4788,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="3B2AE999"/>
+    <w:nsid w:val="FEAB986E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4936,51 +4936,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="888BF0E7"/>
+    <w:nsid w:val="50FF524A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5084,51 +5084,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="26F98688"/>
+    <w:nsid w:val="A2B06D26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5232,51 +5232,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="20762722"/>
+    <w:nsid w:val="BCDA993F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5380,51 +5380,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="26A73519"/>
+    <w:nsid w:val="9FF982EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5528,51 +5528,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="111C8C2D"/>
+    <w:nsid w:val="996BF02F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5676,51 +5676,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="EF349054"/>
+    <w:nsid w:val="E2456F64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5824,51 +5824,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="3E983E26"/>
+    <w:nsid w:val="98EE2CE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5972,51 +5972,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="0AA630E6"/>
+    <w:nsid w:val="50ADA979"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>