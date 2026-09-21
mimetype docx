--- v1 (2026-07-09)
+++ v2 (2026-09-21)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 12 - Édité le 09/07/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 12 - Édité le 21/09/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 12 « Revêtements de sol et produits connexes »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -1976,51 +1976,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="0212BC33"/>
+    <w:nsid w:val="4D16BEC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2124,51 +2124,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="D77C48EF"/>
+    <w:nsid w:val="56C89D58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2272,51 +2272,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="BC8CD389"/>
+    <w:nsid w:val="97F635E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2420,51 +2420,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="E3BC1B5D"/>
+    <w:nsid w:val="2B0DEE62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2568,51 +2568,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="40A76B25"/>
+    <w:nsid w:val="E7F801C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2716,51 +2716,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="DF6D8F1B"/>
+    <w:nsid w:val="8C1558AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2864,51 +2864,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="12EC0083"/>
+    <w:nsid w:val="5BFC9B3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3012,51 +3012,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="10B73E00"/>
+    <w:nsid w:val="6DBB7841"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3160,51 +3160,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="08D8BA0B"/>
+    <w:nsid w:val="8E05ABD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3308,51 +3308,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="4C4BDFCA"/>
+    <w:nsid w:val="579C434B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3456,51 +3456,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="9BEE32BD"/>
+    <w:nsid w:val="E687B90C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3604,51 +3604,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="01C20ED9"/>
+    <w:nsid w:val="13819BB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3752,51 +3752,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="21ECB599"/>
+    <w:nsid w:val="68E3ED76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3900,51 +3900,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="A384CA21"/>
+    <w:nsid w:val="71CEA872"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4048,51 +4048,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="2B2D892D"/>
+    <w:nsid w:val="99636547"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4196,51 +4196,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="257FE7F2"/>
+    <w:nsid w:val="F60BC07A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4344,51 +4344,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="1680A8E8"/>
+    <w:nsid w:val="7538B6DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4492,51 +4492,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="A8C798DD"/>
+    <w:nsid w:val="257917A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4640,51 +4640,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="059E198C"/>
+    <w:nsid w:val="E10DBABC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4788,51 +4788,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="FEAB986E"/>
+    <w:nsid w:val="F3C485FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4936,51 +4936,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="50FF524A"/>
+    <w:nsid w:val="101332FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5084,51 +5084,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="A2B06D26"/>
+    <w:nsid w:val="0753E95F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5232,51 +5232,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="BCDA993F"/>
+    <w:nsid w:val="DCE4A715"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5380,51 +5380,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="9FF982EC"/>
+    <w:nsid w:val="9B4C2ECF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5528,51 +5528,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="996BF02F"/>
+    <w:nsid w:val="028E37F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5676,51 +5676,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="E2456F64"/>
+    <w:nsid w:val="946EADA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5824,51 +5824,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="98EE2CE7"/>
+    <w:nsid w:val="8862607B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5972,51 +5972,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="50ADA979"/>
+    <w:nsid w:val="C0B1FB95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>