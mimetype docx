--- v2 (2026-09-21)
+++ v3 (2026-10-22)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 12 - Édité le 21/09/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 12 - Édité le 22/10/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 12 « Revêtements de sol et produits connexes »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -1976,51 +1976,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="4D16BEC7"/>
+    <w:nsid w:val="7E2A473E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2124,51 +2124,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="56C89D58"/>
+    <w:nsid w:val="DC058706"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2272,51 +2272,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="97F635E7"/>
+    <w:nsid w:val="E79AEFDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2420,51 +2420,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="2B0DEE62"/>
+    <w:nsid w:val="112DB179"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2568,51 +2568,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="E7F801C2"/>
+    <w:nsid w:val="41EE1742"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2716,51 +2716,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="8C1558AF"/>
+    <w:nsid w:val="C8BC486F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2864,51 +2864,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="5BFC9B3D"/>
+    <w:nsid w:val="8FF863CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3012,51 +3012,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="6DBB7841"/>
+    <w:nsid w:val="2C007E35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3160,51 +3160,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="8E05ABD0"/>
+    <w:nsid w:val="003B2FB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3308,51 +3308,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="579C434B"/>
+    <w:nsid w:val="15C95273"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3456,51 +3456,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="E687B90C"/>
+    <w:nsid w:val="FA9E09D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3604,51 +3604,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="13819BB0"/>
+    <w:nsid w:val="A0D5BEB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3752,51 +3752,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="68E3ED76"/>
+    <w:nsid w:val="771C57FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3900,51 +3900,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="71CEA872"/>
+    <w:nsid w:val="A083AAC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4048,51 +4048,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="99636547"/>
+    <w:nsid w:val="4DEEC66D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4196,51 +4196,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="F60BC07A"/>
+    <w:nsid w:val="24068CF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4344,51 +4344,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="7538B6DD"/>
+    <w:nsid w:val="8A0153F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4492,51 +4492,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="257917A8"/>
+    <w:nsid w:val="CAE340AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4640,51 +4640,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="E10DBABC"/>
+    <w:nsid w:val="AC13085F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4788,51 +4788,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="F3C485FE"/>
+    <w:nsid w:val="482B5CD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4936,51 +4936,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="101332FF"/>
+    <w:nsid w:val="74B05611"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5084,51 +5084,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="0753E95F"/>
+    <w:nsid w:val="7014EE23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5232,51 +5232,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="DCE4A715"/>
+    <w:nsid w:val="7FF8CAA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5380,51 +5380,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="9B4C2ECF"/>
+    <w:nsid w:val="8A1DA736"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5528,51 +5528,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="028E37F1"/>
+    <w:nsid w:val="967340F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5676,51 +5676,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="946EADA8"/>
+    <w:nsid w:val="986760B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5824,51 +5824,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="8862607B"/>
+    <w:nsid w:val="807B52E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5972,51 +5972,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="C0B1FB95"/>
+    <w:nsid w:val="9E7B8E74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>