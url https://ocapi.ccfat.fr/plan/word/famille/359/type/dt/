--- v0 (2026-05-23)
+++ v1 (2026-07-09)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 12 - Édité le 24/05/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 12 - Édité le 09/07/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 12 « Revêtements de sol et produits connexes »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2022,51 +2022,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="1FC1DC25"/>
+    <w:nsid w:val="8E695446"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2170,51 +2170,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="C3BF76BE"/>
+    <w:nsid w:val="C3D08137"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2318,51 +2318,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="C1A92813"/>
+    <w:nsid w:val="CC86C4A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2466,51 +2466,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="54F1761F"/>
+    <w:nsid w:val="DEFAF8D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2614,51 +2614,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="E2BB5F1E"/>
+    <w:nsid w:val="6BA05802"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2762,51 +2762,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="67055038"/>
+    <w:nsid w:val="D2709A5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2910,51 +2910,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="AB64D81A"/>
+    <w:nsid w:val="E83F88AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3058,51 +3058,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="0D0D0C33"/>
+    <w:nsid w:val="32BC1A35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3206,51 +3206,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="7BD1E986"/>
+    <w:nsid w:val="E80EDAEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3354,51 +3354,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="8E05C08F"/>
+    <w:nsid w:val="5E5CDF5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3502,51 +3502,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="A70A6D55"/>
+    <w:nsid w:val="ADD65B4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3650,51 +3650,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="295988A2"/>
+    <w:nsid w:val="1A699306"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3798,51 +3798,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="0EEFF2A2"/>
+    <w:nsid w:val="4A44D264"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3946,51 +3946,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="246F5FCC"/>
+    <w:nsid w:val="18BB3816"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4094,51 +4094,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="5802C42B"/>
+    <w:nsid w:val="FE3884E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4242,51 +4242,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="2970A57B"/>
+    <w:nsid w:val="2B1909A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4390,51 +4390,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="B7F19FCA"/>
+    <w:nsid w:val="06E2A6E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4538,51 +4538,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="8A197CA8"/>
+    <w:nsid w:val="455A829B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4686,51 +4686,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="7AD44EF7"/>
+    <w:nsid w:val="A1296E82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4834,51 +4834,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="FCB88840"/>
+    <w:nsid w:val="321C3A80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4982,51 +4982,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="CA06602E"/>
+    <w:nsid w:val="642E3D7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5130,51 +5130,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="95790BCD"/>
+    <w:nsid w:val="7BF4CDBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5278,51 +5278,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="5A73A6E6"/>
+    <w:nsid w:val="FDBE12FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5426,51 +5426,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="52FA415E"/>
+    <w:nsid w:val="A0C2CA7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5574,51 +5574,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="25B74AA4"/>
+    <w:nsid w:val="1CA5A46F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5722,51 +5722,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="5645FFE9"/>
+    <w:nsid w:val="BD11C1B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5870,51 +5870,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="0E435850"/>
+    <w:nsid w:val="FC04D091"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6018,51 +6018,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="DD645C12"/>
+    <w:nsid w:val="6895A482"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>