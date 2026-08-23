--- v1 (2026-07-09)
+++ v2 (2026-08-23)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 12 - Édité le 09/07/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 12 - Édité le 23/08/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 12 « Revêtements de sol et produits connexes »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2022,51 +2022,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="8E695446"/>
+    <w:nsid w:val="2CBCD335"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2170,51 +2170,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="C3D08137"/>
+    <w:nsid w:val="EC61CFC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2318,51 +2318,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="CC86C4A5"/>
+    <w:nsid w:val="A7BD8A47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2466,51 +2466,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="DEFAF8D6"/>
+    <w:nsid w:val="C0CBACE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2614,51 +2614,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="6BA05802"/>
+    <w:nsid w:val="0262B044"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2762,51 +2762,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="D2709A5E"/>
+    <w:nsid w:val="5D29757C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2910,51 +2910,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="E83F88AE"/>
+    <w:nsid w:val="EA16639A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3058,51 +3058,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="32BC1A35"/>
+    <w:nsid w:val="F8C098CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3206,51 +3206,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="E80EDAEA"/>
+    <w:nsid w:val="FA06458B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3354,51 +3354,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="5E5CDF5D"/>
+    <w:nsid w:val="988BF1BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3502,51 +3502,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="ADD65B4F"/>
+    <w:nsid w:val="30C80685"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3650,51 +3650,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="1A699306"/>
+    <w:nsid w:val="32CA7CB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3798,51 +3798,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="4A44D264"/>
+    <w:nsid w:val="B5988A74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3946,51 +3946,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="18BB3816"/>
+    <w:nsid w:val="C59E7535"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4094,51 +4094,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="FE3884E3"/>
+    <w:nsid w:val="A9A645A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4242,51 +4242,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="2B1909A5"/>
+    <w:nsid w:val="B54D9372"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4390,51 +4390,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="06E2A6E3"/>
+    <w:nsid w:val="C6818477"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4538,51 +4538,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="455A829B"/>
+    <w:nsid w:val="BF9E0EB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4686,51 +4686,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="A1296E82"/>
+    <w:nsid w:val="F6D18BEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4834,51 +4834,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="321C3A80"/>
+    <w:nsid w:val="E8F19F72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4982,51 +4982,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="642E3D7C"/>
+    <w:nsid w:val="5F89E320"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5130,51 +5130,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="7BF4CDBD"/>
+    <w:nsid w:val="B05B907B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5278,51 +5278,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="FDBE12FD"/>
+    <w:nsid w:val="F4400959"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5426,51 +5426,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="A0C2CA7B"/>
+    <w:nsid w:val="B911F6F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5574,51 +5574,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="1CA5A46F"/>
+    <w:nsid w:val="F41696F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5722,51 +5722,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="BD11C1B4"/>
+    <w:nsid w:val="3C49630D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5870,51 +5870,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="FC04D091"/>
+    <w:nsid w:val="66198F64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6018,51 +6018,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="6895A482"/>
+    <w:nsid w:val="6BAEB343"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>