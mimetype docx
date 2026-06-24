--- v0 (2026-05-04)
+++ v1 (2026-06-24)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 12 - Édité le 04/05/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 12 - Édité le 24/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 12 « Revêtements de sol et produits connexes »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -1872,51 +1872,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="84C5D2F3"/>
+    <w:nsid w:val="A196EB58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2020,51 +2020,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="714AC4BF"/>
+    <w:nsid w:val="EF03E88D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2168,51 +2168,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="C07018CB"/>
+    <w:nsid w:val="6435EB9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2316,51 +2316,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="1C324DD4"/>
+    <w:nsid w:val="113D22F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2464,51 +2464,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="414D6D2F"/>
+    <w:nsid w:val="68E2A80C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2612,51 +2612,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="019B8E49"/>
+    <w:nsid w:val="628ADA13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2760,51 +2760,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="99D44C7A"/>
+    <w:nsid w:val="2BBD0FC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2908,51 +2908,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="181B7A0C"/>
+    <w:nsid w:val="D0A1DC85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3056,51 +3056,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="4255EC91"/>
+    <w:nsid w:val="EEB1ED3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3204,51 +3204,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="8895F604"/>
+    <w:nsid w:val="9EC6E48E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3352,51 +3352,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="964CFE8E"/>
+    <w:nsid w:val="149AD025"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3500,51 +3500,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="1054324F"/>
+    <w:nsid w:val="85455583"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3648,51 +3648,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="6497BBA0"/>
+    <w:nsid w:val="EAE2B4C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3796,51 +3796,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="AD1C7E53"/>
+    <w:nsid w:val="59BE5141"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3944,51 +3944,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="BFA8C77E"/>
+    <w:nsid w:val="14B45BAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4092,51 +4092,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="871E231D"/>
+    <w:nsid w:val="F65902E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4240,51 +4240,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="5F839984"/>
+    <w:nsid w:val="0A3397DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4388,51 +4388,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="12D1E96E"/>
+    <w:nsid w:val="FA748042"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4536,51 +4536,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="63706C2F"/>
+    <w:nsid w:val="43135A76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4684,51 +4684,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="9485F5A8"/>
+    <w:nsid w:val="1927DF65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4832,51 +4832,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="81226B56"/>
+    <w:nsid w:val="74A98D2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4980,51 +4980,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="F8B5CECF"/>
+    <w:nsid w:val="700AA051"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5128,51 +5128,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="08A18CD6"/>
+    <w:nsid w:val="A5E4B570"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5276,51 +5276,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="2D3C7739"/>
+    <w:nsid w:val="3AE25612"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5424,51 +5424,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="BE2695D3"/>
+    <w:nsid w:val="6A234FEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>