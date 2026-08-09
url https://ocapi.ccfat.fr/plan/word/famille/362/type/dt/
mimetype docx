--- v1 (2026-06-24)
+++ v2 (2026-08-09)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 12 - Édité le 24/06/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 12 - Édité le 09/08/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 12 « Revêtements de sol et produits connexes »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -1872,51 +1872,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="A196EB58"/>
+    <w:nsid w:val="042A21EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2020,51 +2020,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="EF03E88D"/>
+    <w:nsid w:val="A11D1B2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2168,51 +2168,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="6435EB9E"/>
+    <w:nsid w:val="EC042688"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2316,51 +2316,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="113D22F2"/>
+    <w:nsid w:val="92B01892"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2464,51 +2464,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="68E2A80C"/>
+    <w:nsid w:val="F512D91E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2612,51 +2612,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="628ADA13"/>
+    <w:nsid w:val="FF44373E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2760,51 +2760,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="2BBD0FC9"/>
+    <w:nsid w:val="176AF12A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2908,51 +2908,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="D0A1DC85"/>
+    <w:nsid w:val="3C9C40F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3056,51 +3056,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="EEB1ED3E"/>
+    <w:nsid w:val="CC531812"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3204,51 +3204,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="9EC6E48E"/>
+    <w:nsid w:val="613FF6C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3352,51 +3352,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="149AD025"/>
+    <w:nsid w:val="14DAA96F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3500,51 +3500,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="85455583"/>
+    <w:nsid w:val="8819A6CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3648,51 +3648,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="EAE2B4C0"/>
+    <w:nsid w:val="B29C3588"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3796,51 +3796,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="59BE5141"/>
+    <w:nsid w:val="EEF65DD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3944,51 +3944,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="14B45BAE"/>
+    <w:nsid w:val="13BF0763"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4092,51 +4092,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="F65902E1"/>
+    <w:nsid w:val="B4EF8093"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4240,51 +4240,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="0A3397DB"/>
+    <w:nsid w:val="7DB5BB40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4388,51 +4388,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="FA748042"/>
+    <w:nsid w:val="B98DFB66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4536,51 +4536,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="43135A76"/>
+    <w:nsid w:val="33BA11EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4684,51 +4684,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="1927DF65"/>
+    <w:nsid w:val="C603B6B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4832,51 +4832,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="74A98D2D"/>
+    <w:nsid w:val="CA36310C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4980,51 +4980,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="700AA051"/>
+    <w:nsid w:val="8643A0AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5128,51 +5128,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="A5E4B570"/>
+    <w:nsid w:val="10660437"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5276,51 +5276,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="3AE25612"/>
+    <w:nsid w:val="B08C10EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5424,51 +5424,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="6A234FEB"/>
+    <w:nsid w:val="DC71E126"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>