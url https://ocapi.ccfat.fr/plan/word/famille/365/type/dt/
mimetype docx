--- v0 (2026-05-23)
+++ v1 (2026-07-09)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 12 - Édité le 24/05/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 12 - Édité le 09/07/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 12 « Revêtements de sol et produits connexes »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -1856,51 +1856,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="589A0FEC"/>
+    <w:nsid w:val="783A2A59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2004,51 +2004,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="009BF7DF"/>
+    <w:nsid w:val="C33BD5BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2152,51 +2152,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="57126B06"/>
+    <w:nsid w:val="C00E8923"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2300,51 +2300,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="0A0E9778"/>
+    <w:nsid w:val="8004A5A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2448,51 +2448,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="F246BD06"/>
+    <w:nsid w:val="514E73B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2596,51 +2596,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="F4754F8C"/>
+    <w:nsid w:val="6222A8D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2744,51 +2744,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="67C8E012"/>
+    <w:nsid w:val="A13FDFA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2892,51 +2892,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="3D341536"/>
+    <w:nsid w:val="5876EC4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3040,51 +3040,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="0907A011"/>
+    <w:nsid w:val="762D8347"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3188,51 +3188,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="F2526F56"/>
+    <w:nsid w:val="2F086BFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3336,51 +3336,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="E3200FF2"/>
+    <w:nsid w:val="8F5E3CF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3484,51 +3484,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="5E2C61DA"/>
+    <w:nsid w:val="9BEED46F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3632,51 +3632,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="1547037A"/>
+    <w:nsid w:val="9F2FE3C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3780,51 +3780,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="01EB3367"/>
+    <w:nsid w:val="31BBFB04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3928,51 +3928,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="2DA325BC"/>
+    <w:nsid w:val="1ACAB428"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4076,51 +4076,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="899EE91E"/>
+    <w:nsid w:val="89888FCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4224,51 +4224,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="37160B06"/>
+    <w:nsid w:val="D6DF515B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4372,51 +4372,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="3E90F660"/>
+    <w:nsid w:val="76E6490D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4520,51 +4520,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="AB954A09"/>
+    <w:nsid w:val="883D97C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4668,51 +4668,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="2F5AE98D"/>
+    <w:nsid w:val="E92EBA5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4816,51 +4816,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="AAF82E59"/>
+    <w:nsid w:val="851CBCBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4964,51 +4964,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="81EA646E"/>
+    <w:nsid w:val="261E0F2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5112,51 +5112,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="1BAF82A3"/>
+    <w:nsid w:val="CCCBE9DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5260,51 +5260,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="507EA546"/>
+    <w:nsid w:val="F50F3E58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5408,51 +5408,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="0458BCF5"/>
+    <w:nsid w:val="4C2C4604"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>