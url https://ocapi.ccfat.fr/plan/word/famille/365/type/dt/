--- v1 (2026-07-09)
+++ v2 (2026-08-23)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 12 - Édité le 09/07/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 12 - Édité le 23/08/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 12 « Revêtements de sol et produits connexes »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -1856,51 +1856,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="783A2A59"/>
+    <w:nsid w:val="3601BA11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2004,51 +2004,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="C33BD5BB"/>
+    <w:nsid w:val="5D4A8ADC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2152,51 +2152,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="C00E8923"/>
+    <w:nsid w:val="DE1BC6F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2300,51 +2300,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="8004A5A9"/>
+    <w:nsid w:val="09FB701C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2448,51 +2448,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="514E73B0"/>
+    <w:nsid w:val="8E7BBBDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2596,51 +2596,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="6222A8D2"/>
+    <w:nsid w:val="B7C44957"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2744,51 +2744,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="A13FDFA8"/>
+    <w:nsid w:val="5D8EBF9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2892,51 +2892,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="5876EC4F"/>
+    <w:nsid w:val="91AEF891"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3040,51 +3040,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="762D8347"/>
+    <w:nsid w:val="111FF0ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3188,51 +3188,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="2F086BFC"/>
+    <w:nsid w:val="D6E8F4EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3336,51 +3336,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="8F5E3CF3"/>
+    <w:nsid w:val="8D167FE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3484,51 +3484,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="9BEED46F"/>
+    <w:nsid w:val="306712C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3632,51 +3632,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="9F2FE3C4"/>
+    <w:nsid w:val="616DA3B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3780,51 +3780,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="31BBFB04"/>
+    <w:nsid w:val="0DE68172"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3928,51 +3928,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="1ACAB428"/>
+    <w:nsid w:val="642B5A10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4076,51 +4076,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="89888FCA"/>
+    <w:nsid w:val="75D3A849"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4224,51 +4224,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="D6DF515B"/>
+    <w:nsid w:val="FEF8E405"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4372,51 +4372,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="76E6490D"/>
+    <w:nsid w:val="54D56E1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4520,51 +4520,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="883D97C0"/>
+    <w:nsid w:val="3AFB1E47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4668,51 +4668,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="E92EBA5A"/>
+    <w:nsid w:val="91C33D89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4816,51 +4816,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="851CBCBA"/>
+    <w:nsid w:val="A795CB2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4964,51 +4964,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="261E0F2D"/>
+    <w:nsid w:val="B8864C3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5112,51 +5112,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="CCCBE9DD"/>
+    <w:nsid w:val="2F8C58FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5260,51 +5260,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="F50F3E58"/>
+    <w:nsid w:val="3ECCCC4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5408,51 +5408,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="4C2C4604"/>
+    <w:nsid w:val="CCD9A9BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>