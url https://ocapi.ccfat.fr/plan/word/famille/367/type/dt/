--- v0 (2026-05-01)
+++ v1 (2026-06-25)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 12 - Édité le 01/05/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 12 - Édité le 25/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 12 « Revêtements de sol et produits connexes »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2003,51 +2003,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="09C0C979"/>
+    <w:nsid w:val="66F6DC89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2151,51 +2151,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="B068DDAC"/>
+    <w:nsid w:val="23FC38C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2299,51 +2299,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="3507E8C9"/>
+    <w:nsid w:val="C9125508"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2447,51 +2447,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="8CA34205"/>
+    <w:nsid w:val="E863C591"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2595,51 +2595,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="00E24060"/>
+    <w:nsid w:val="4FBB8595"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2743,51 +2743,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="85D6D732"/>
+    <w:nsid w:val="D7022649"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2891,51 +2891,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="16AC09DE"/>
+    <w:nsid w:val="4CC13114"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3039,51 +3039,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="B37BAFE2"/>
+    <w:nsid w:val="81801AE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3187,51 +3187,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="62C554C5"/>
+    <w:nsid w:val="8E59FBC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3335,51 +3335,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="C91F738A"/>
+    <w:nsid w:val="58DC148A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3483,51 +3483,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="0C80BC12"/>
+    <w:nsid w:val="DA3FBCBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3631,51 +3631,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="05BDDA57"/>
+    <w:nsid w:val="EBE457B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3779,51 +3779,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="3B5021FC"/>
+    <w:nsid w:val="D132E89E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3927,51 +3927,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="5BB6B972"/>
+    <w:nsid w:val="12A3FA4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4075,51 +4075,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="95CF81C5"/>
+    <w:nsid w:val="64399124"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4223,51 +4223,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="A4699621"/>
+    <w:nsid w:val="22DDEAEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4371,51 +4371,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="61548EEF"/>
+    <w:nsid w:val="F544915C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4519,51 +4519,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="7AED6ACF"/>
+    <w:nsid w:val="66B13ECF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4667,51 +4667,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="E1BE363E"/>
+    <w:nsid w:val="8320F304"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4815,51 +4815,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="A97838C7"/>
+    <w:nsid w:val="90AA97B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4963,51 +4963,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="97DB1EB4"/>
+    <w:nsid w:val="A11610E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5111,51 +5111,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="B3E58A7D"/>
+    <w:nsid w:val="59FC6DB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5259,51 +5259,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="FAFD570C"/>
+    <w:nsid w:val="3BF8F3DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5407,51 +5407,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="3E0507B0"/>
+    <w:nsid w:val="F3F03664"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5555,51 +5555,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="C010E41F"/>
+    <w:nsid w:val="84BB65FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5703,51 +5703,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="3B3FD80B"/>
+    <w:nsid w:val="34386E70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5851,51 +5851,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="6EE7A784"/>
+    <w:nsid w:val="988B60D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5999,51 +5999,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="209A0BAF"/>
+    <w:nsid w:val="6A74846A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6147,51 +6147,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="5BB64767"/>
+    <w:nsid w:val="93D8F4E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>