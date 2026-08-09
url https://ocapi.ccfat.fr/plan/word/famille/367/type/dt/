--- v1 (2026-06-25)
+++ v2 (2026-08-09)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 12 - Édité le 25/06/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 12 - Édité le 09/08/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 12 « Revêtements de sol et produits connexes »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2003,51 +2003,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="66F6DC89"/>
+    <w:nsid w:val="74603F29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2151,51 +2151,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="23FC38C2"/>
+    <w:nsid w:val="26C44229"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2299,51 +2299,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="C9125508"/>
+    <w:nsid w:val="BC5FBADA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2447,51 +2447,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="E863C591"/>
+    <w:nsid w:val="A0469CB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2595,51 +2595,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="4FBB8595"/>
+    <w:nsid w:val="2EF86C32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2743,51 +2743,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="D7022649"/>
+    <w:nsid w:val="02D740DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2891,51 +2891,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="4CC13114"/>
+    <w:nsid w:val="07EA2431"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3039,51 +3039,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="81801AE4"/>
+    <w:nsid w:val="4B5B0043"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3187,51 +3187,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="8E59FBC9"/>
+    <w:nsid w:val="4F5C63A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3335,51 +3335,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="58DC148A"/>
+    <w:nsid w:val="041A3844"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3483,51 +3483,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="DA3FBCBB"/>
+    <w:nsid w:val="208CBE3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3631,51 +3631,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="EBE457B3"/>
+    <w:nsid w:val="024A4475"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3779,51 +3779,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="D132E89E"/>
+    <w:nsid w:val="9E542812"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3927,51 +3927,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="12A3FA4D"/>
+    <w:nsid w:val="84347BDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4075,51 +4075,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="64399124"/>
+    <w:nsid w:val="4101CB5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4223,51 +4223,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="22DDEAEB"/>
+    <w:nsid w:val="A6D80633"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4371,51 +4371,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="F544915C"/>
+    <w:nsid w:val="4F2A8B6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4519,51 +4519,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="66B13ECF"/>
+    <w:nsid w:val="17975979"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4667,51 +4667,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="8320F304"/>
+    <w:nsid w:val="7536C425"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4815,51 +4815,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="90AA97B3"/>
+    <w:nsid w:val="38A9FA23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4963,51 +4963,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="A11610E9"/>
+    <w:nsid w:val="E6E7980A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5111,51 +5111,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="59FC6DB8"/>
+    <w:nsid w:val="E697785A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5259,51 +5259,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="3BF8F3DE"/>
+    <w:nsid w:val="DB82379D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5407,51 +5407,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="F3F03664"/>
+    <w:nsid w:val="05FD6E2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5555,51 +5555,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="84BB65FA"/>
+    <w:nsid w:val="1F5D4590"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5703,51 +5703,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="34386E70"/>
+    <w:nsid w:val="C2272957"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5851,51 +5851,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="988B60D8"/>
+    <w:nsid w:val="C46C5403"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5999,51 +5999,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="6A74846A"/>
+    <w:nsid w:val="066C9DCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6147,51 +6147,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="93D8F4E6"/>
+    <w:nsid w:val="05A11E17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>