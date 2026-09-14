--- v2 (2026-08-09)
+++ v3 (2026-09-14)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 12 - Édité le 09/08/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 12 - Édité le 14/09/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 12 « Revêtements de sol et produits connexes »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2003,51 +2003,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="74603F29"/>
+    <w:nsid w:val="A0ADFD67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2151,51 +2151,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="26C44229"/>
+    <w:nsid w:val="0016E9B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2299,51 +2299,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="BC5FBADA"/>
+    <w:nsid w:val="2EC8A9FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2447,51 +2447,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="A0469CB2"/>
+    <w:nsid w:val="63B7DB6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2595,51 +2595,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="2EF86C32"/>
+    <w:nsid w:val="87A409DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2743,51 +2743,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="02D740DE"/>
+    <w:nsid w:val="2AA23F2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2891,51 +2891,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="07EA2431"/>
+    <w:nsid w:val="7392F307"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3039,51 +3039,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="4B5B0043"/>
+    <w:nsid w:val="3CEE9407"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3187,51 +3187,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="4F5C63A9"/>
+    <w:nsid w:val="6D41D027"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3335,51 +3335,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="041A3844"/>
+    <w:nsid w:val="E833A6AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3483,51 +3483,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="208CBE3B"/>
+    <w:nsid w:val="58664729"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3631,51 +3631,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="024A4475"/>
+    <w:nsid w:val="BF7D1319"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3779,51 +3779,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="9E542812"/>
+    <w:nsid w:val="AEB2202E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3927,51 +3927,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="84347BDC"/>
+    <w:nsid w:val="8438E2B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4075,51 +4075,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="4101CB5B"/>
+    <w:nsid w:val="D66DA941"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4223,51 +4223,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="A6D80633"/>
+    <w:nsid w:val="DF97E8F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4371,51 +4371,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="4F2A8B6C"/>
+    <w:nsid w:val="CD2262EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4519,51 +4519,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="17975979"/>
+    <w:nsid w:val="9657047E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4667,51 +4667,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="7536C425"/>
+    <w:nsid w:val="4BB7DAD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4815,51 +4815,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="38A9FA23"/>
+    <w:nsid w:val="85B5E8B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4963,51 +4963,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="E6E7980A"/>
+    <w:nsid w:val="BACD1482"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5111,51 +5111,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="E697785A"/>
+    <w:nsid w:val="5CFD3F6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5259,51 +5259,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="DB82379D"/>
+    <w:nsid w:val="7A532480"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5407,51 +5407,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="05FD6E2E"/>
+    <w:nsid w:val="7B5E4402"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5555,51 +5555,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="1F5D4590"/>
+    <w:nsid w:val="0E05512D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5703,51 +5703,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="C2272957"/>
+    <w:nsid w:val="E426480C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5851,51 +5851,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="C46C5403"/>
+    <w:nsid w:val="84E2CA17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5999,51 +5999,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="066C9DCC"/>
+    <w:nsid w:val="ADDEE3D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6147,51 +6147,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="05A11E17"/>
+    <w:nsid w:val="7A71374C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>