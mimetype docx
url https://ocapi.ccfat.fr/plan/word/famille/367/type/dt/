--- v3 (2026-09-14)
+++ v4 (2026-11-07)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 12 - Édité le 14/09/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 12 - Édité le 07/11/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 12 « Revêtements de sol et produits connexes »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2003,51 +2003,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="A0ADFD67"/>
+    <w:nsid w:val="94A5DBB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2151,51 +2151,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="0016E9B9"/>
+    <w:nsid w:val="6AAE1218"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2299,51 +2299,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="2EC8A9FD"/>
+    <w:nsid w:val="E56B2AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2447,51 +2447,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="63B7DB6C"/>
+    <w:nsid w:val="D5418292"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2595,51 +2595,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="87A409DD"/>
+    <w:nsid w:val="6B166800"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2743,51 +2743,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="2AA23F2E"/>
+    <w:nsid w:val="A22BAC32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2891,51 +2891,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="7392F307"/>
+    <w:nsid w:val="A827A3F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3039,51 +3039,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="3CEE9407"/>
+    <w:nsid w:val="3779BDCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3187,51 +3187,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="6D41D027"/>
+    <w:nsid w:val="A110FC33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3335,51 +3335,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="E833A6AC"/>
+    <w:nsid w:val="D8D21FCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3483,51 +3483,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="58664729"/>
+    <w:nsid w:val="13836BE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3631,51 +3631,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="BF7D1319"/>
+    <w:nsid w:val="337C84E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3779,51 +3779,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="AEB2202E"/>
+    <w:nsid w:val="6B0F083D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3927,51 +3927,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="8438E2B5"/>
+    <w:nsid w:val="8CC52454"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4075,51 +4075,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="D66DA941"/>
+    <w:nsid w:val="6FB4B49B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4223,51 +4223,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="DF97E8F9"/>
+    <w:nsid w:val="B8EE92F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4371,51 +4371,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="CD2262EB"/>
+    <w:nsid w:val="2D1F845D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4519,51 +4519,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="9657047E"/>
+    <w:nsid w:val="17D414A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4667,51 +4667,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="4BB7DAD6"/>
+    <w:nsid w:val="AD35422A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4815,51 +4815,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="85B5E8B9"/>
+    <w:nsid w:val="599775D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4963,51 +4963,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="BACD1482"/>
+    <w:nsid w:val="759C8D37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5111,51 +5111,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="5CFD3F6D"/>
+    <w:nsid w:val="E1C68788"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5259,51 +5259,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="7A532480"/>
+    <w:nsid w:val="B1F1E14D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5407,51 +5407,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="7B5E4402"/>
+    <w:nsid w:val="60557F13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5555,51 +5555,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="0E05512D"/>
+    <w:nsid w:val="26D06BB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5703,51 +5703,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="E426480C"/>
+    <w:nsid w:val="8865F775"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5851,51 +5851,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="84E2CA17"/>
+    <w:nsid w:val="D745AE1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5999,51 +5999,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="ADDEE3D1"/>
+    <w:nsid w:val="0956EEC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6147,51 +6147,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="7A71374C"/>
+    <w:nsid w:val="CF3ED80A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>