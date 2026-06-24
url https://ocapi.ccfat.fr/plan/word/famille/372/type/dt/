--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 16 - Édité le 09/05/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 16 - Édité le 24/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 16 « Produits et Procédés spéciaux pour la maçonnerie »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -3362,51 +3362,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="869E33FE"/>
+    <w:nsid w:val="EA4B2702"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3510,51 +3510,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="78453617"/>
+    <w:nsid w:val="2F40979D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3658,51 +3658,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="2FE69000"/>
+    <w:nsid w:val="0DF1F076"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3806,51 +3806,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="E1EC3B95"/>
+    <w:nsid w:val="D2D45A0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3954,51 +3954,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="A534757C"/>
+    <w:nsid w:val="DBFEFC43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4102,51 +4102,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="FC2FEF91"/>
+    <w:nsid w:val="31922C0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4250,51 +4250,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="AD939440"/>
+    <w:nsid w:val="18896F17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4398,51 +4398,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="18CC71C6"/>
+    <w:nsid w:val="6AC257A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4546,51 +4546,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="AA504762"/>
+    <w:nsid w:val="12B32C47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4694,51 +4694,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="94AD188A"/>
+    <w:nsid w:val="DFB793BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4842,51 +4842,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="E317B9C8"/>
+    <w:nsid w:val="F5829C29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4990,51 +4990,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="98E98CD7"/>
+    <w:nsid w:val="E4447A0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5138,51 +5138,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="1CE5B92B"/>
+    <w:nsid w:val="8A6E6B0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5286,51 +5286,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="8804B532"/>
+    <w:nsid w:val="7851F60B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5434,51 +5434,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="4E056535"/>
+    <w:nsid w:val="1B65E237"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5582,51 +5582,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="084239DD"/>
+    <w:nsid w:val="740A01B1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5730,51 +5730,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="996DBD8F"/>
+    <w:nsid w:val="18C73DFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5878,51 +5878,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="61802F61"/>
+    <w:nsid w:val="D112AE35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6026,51 +6026,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="9D1246A1"/>
+    <w:nsid w:val="178A35D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6174,51 +6174,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="2EC6D5BE"/>
+    <w:nsid w:val="F0C6B991"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6322,51 +6322,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="D46AE8F6"/>
+    <w:nsid w:val="F4C62D9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6470,51 +6470,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="AAC48782"/>
+    <w:nsid w:val="BE881E86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6618,51 +6618,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="25287766"/>
+    <w:nsid w:val="B95A9A3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6766,51 +6766,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="649D441B"/>
+    <w:nsid w:val="C5FA8B61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6914,51 +6914,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="6F2032B8"/>
+    <w:nsid w:val="DC9A4EEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>