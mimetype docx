--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 16 - Édité le 24/06/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 16 - Édité le 08/08/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 16 « Produits et Procédés spéciaux pour la maçonnerie »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -3362,51 +3362,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="EA4B2702"/>
+    <w:nsid w:val="5B7677E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3510,51 +3510,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="2F40979D"/>
+    <w:nsid w:val="D7A2B83C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3658,51 +3658,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="0DF1F076"/>
+    <w:nsid w:val="B9322AD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3806,51 +3806,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="D2D45A0A"/>
+    <w:nsid w:val="985C3696"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3954,51 +3954,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="DBFEFC43"/>
+    <w:nsid w:val="CA97736D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4102,51 +4102,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="31922C0E"/>
+    <w:nsid w:val="12B94946"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4250,51 +4250,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="18896F17"/>
+    <w:nsid w:val="D5E7F780"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4398,51 +4398,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="6AC257A3"/>
+    <w:nsid w:val="545BA937"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4546,51 +4546,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="12B32C47"/>
+    <w:nsid w:val="E98A3EBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4694,51 +4694,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="DFB793BC"/>
+    <w:nsid w:val="C5A4F670"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4842,51 +4842,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="F5829C29"/>
+    <w:nsid w:val="33368814"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4990,51 +4990,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="E4447A0A"/>
+    <w:nsid w:val="1AC2448C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5138,51 +5138,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="8A6E6B0B"/>
+    <w:nsid w:val="75BE50E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5286,51 +5286,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="7851F60B"/>
+    <w:nsid w:val="CC26CC18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5434,51 +5434,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="1B65E237"/>
+    <w:nsid w:val="24B4AB1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5582,51 +5582,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="740A01B1"/>
+    <w:nsid w:val="973FC17D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5730,51 +5730,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="18C73DFF"/>
+    <w:nsid w:val="9CB80B4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5878,51 +5878,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="D112AE35"/>
+    <w:nsid w:val="E8D941C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6026,51 +6026,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="178A35D0"/>
+    <w:nsid w:val="51FF1B35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6174,51 +6174,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="F0C6B991"/>
+    <w:nsid w:val="F9E85B4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6322,51 +6322,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="F4C62D9C"/>
+    <w:nsid w:val="074FF9EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6470,51 +6470,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="BE881E86"/>
+    <w:nsid w:val="028B59AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6618,51 +6618,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="B95A9A3F"/>
+    <w:nsid w:val="93E3547D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6766,51 +6766,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="C5FA8B61"/>
+    <w:nsid w:val="7F53BAB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6914,51 +6914,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="DC9A4EEE"/>
+    <w:nsid w:val="DC8DA5AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>