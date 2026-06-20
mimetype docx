--- v0 (2026-04-14)
+++ v1 (2026-06-20)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.2 - Édité le 15/04/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.2 - Édité le 20/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 14.2 « Equipements / Installations de combustion »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -1854,51 +1854,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="856499BC"/>
+    <w:nsid w:val="258EE95B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2002,51 +2002,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="E5D21B2A"/>
+    <w:nsid w:val="BE9427EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2150,51 +2150,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="F31D29C9"/>
+    <w:nsid w:val="7CEA8651"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2298,51 +2298,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="3CD11786"/>
+    <w:nsid w:val="21027489"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2446,51 +2446,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="AD01DF57"/>
+    <w:nsid w:val="24CBF0BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2594,51 +2594,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="D8CB2AAA"/>
+    <w:nsid w:val="E1563A91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2742,51 +2742,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="B40841C1"/>
+    <w:nsid w:val="AE784E1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>