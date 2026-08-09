--- v1 (2026-06-20)
+++ v2 (2026-08-09)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.2 - Édité le 20/06/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.2 - Édité le 09/08/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 14.2 « Equipements / Installations de combustion »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -102,68 +102,68 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Décrire succinctement les différentes versions de poêles étanches à granulés de bois.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Préciser les configurations d'installations du système d'amenée d'air comburant et d’évacuation de produits de combustion par référence aux dispositions prévues dans le Cahier des Prescriptions Techniques communes n° 3708_V3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Domaine d'emploi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 26/03/2024</w:t>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 26/03/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Préciser les types de bâtiments d'habitation dans lesquels les poêles peuvent être installés, par référence aux dispositions prévues dans le Cahier des Prescriptions Techniques communes n° 3708_V3.</w:t>
+        <w:t xml:space="preserve">Préciser les types de bâtiments d'habitation dans lesquels les poêles peuvent être installés, par référence aux dispositions prévues dans le Cahier des Prescriptions Techniques communes n° 3708_V4.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Préciser que le système d'amenée d'air comburant et d’évacuation de produits de combustion doit être conçu pour le raccordement de poêles à granulés de bois à circuit de combustion étanche et être visé par un Document Technique d’Application, ce qui permet de s'assurer de conditions adéquates pour l'alimentation en air comburant et l'évacuation des produits de combustion.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les caractéristiques des poêles à granulés doivent être compatibles avec la désignation de l'ouvrage prévue dans le DTA du système d'amenée d'air comburant et d'évacuation des produits de combustion.</w:t>
       </w:r>
@@ -419,51 +419,51 @@
         <w:t xml:space="preserve">Pour les poêles avec buse sur le dessus, vérification de la possibilité de récupération des suies, d'évacuation des condensats éventuels, d'entretien et de ramonage.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vérification de la cohérence entre les dispositions mentionnées dans les notices d'installation des poêles et celles mentionnées dans le Dossier Technique.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">3.2. Etanchéité des poêles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 02/03/2021</w:t>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 26/03/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Préciser le débit de fuite des poêles sous 50 Pa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -491,51 +491,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Lorsque des modèles de poêles font l’objet de modifications, dès lors qu’un nouvel essai de type est réalisé pour le marquage CE, il convient également de faire un nouvel essai d’étanchéité.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Critères d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Le débit de fuite des poêles, mesuré sous 50 Pa, doit être inférieur à  3 m3/h.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">L'exigence d'étanchéité  des classes CM50 et CC50 définies dans le Pr EN 16510-2-6 :2016 est retenue dans l'attente de la publication de la NF EN 16510-2-6.</w:t>
+        <w:t xml:space="preserve">Cette exigence d'étanchéité correspond aux classes CM50 et CC50 de la NF EN 16510-2-6 : 2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">3.3. Kits de raccordement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 02/02/2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -785,68 +785,68 @@
         <w:t xml:space="preserve">Décrire succinctement les contrôles réalisés sur les produits finis, comprenant à minima un test d'étanchéité unitaire, sur chaque poêle. La pression utilisée pour l'essai d'étanchéité doit être précisée.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indiquer la conformité du CPU aux exigences de la norme européenne applicable.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">4.3. Marquage</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 29/03/2018</w:t>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 26/03/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Préciser les informations indiquées sur la plaque signalétique qui comporte au minimum celles prévues par  le marquage CE selon l’annexe ZA de la norme NF EN 14785 :</w:t>
+        <w:t xml:space="preserve">Préciser les informations indiquées sur la plaque signalétique qui comporte au minimum celles prévues par  le marquage CE selon l’annexe ZA de la norme NF EN 14785 ou NF EN 16510-2-6:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Marque et modèle du poêle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -913,50 +913,57 @@
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Taux de CO dans les fumées</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Distances par rapport aux matériaux combustibles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Note : La norme EN 16510-2-6 remplace la norme EN 14785 pour le marquage CE des appareils indépendants à granulés selon le Règlement Produit de Construction. Depuis le 9 novembre 2025, tous les appareils mis sur le marché pour la première fois par le fabricant (i.e. hors écoulement des stocks déjà commercialisés) doivent être marqués CE selon l'EN 16510-2-6</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Préciser que la plaque signalétique indique également le numéro du Document Technique d'Application et le fait que le circuit de combustion du poêle à granulés de bois soit étanche.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Illustration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Figure de la plaque signalétique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
@@ -1102,94 +1109,94 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Dimensionnement et conception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">5.1. Dimensionnement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 03/10/2024</w:t>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 26/03/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Préciser que :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les conduits d'évacuation des produits de combustion associés sont des conduits conçus pour les poêles à granulés de bois à circuit de combustion étanche ; et qu'ils doivent être conformes à leur Document Technique d’Application spécifique.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Le dimensionnement de l’installation du poêle avec le système d'amenée d'air comburant et d'évacuation des produits de combustion doit être déterminé suivant la norme de calcul NF EN 13384-1+A1 et en respectant les dispositions décrites dans le Cahier des Prescriptions Techniques communes n° 3708_V3.</w:t>
+        <w:t xml:space="preserve">Le dimensionnement de l’installation du poêle avec le système d'amenée d'air comburant et d'évacuation des produits de combustion doit être déterminé suivant la norme de calcul NF EN 13384-1 et en respectant les dispositions décrites dans le Cahier des Prescriptions Techniques communes n° 3708_V4.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indiquer les caractéristiques du poêle nécessaires au dimensionnement :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Puissance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
@@ -1289,68 +1296,68 @@
         <w:t xml:space="preserve">Indiquer dans les tableaux : « Perte de charge maximale de l’alimentation en air "PB" (Pa) ».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Le terme « configuration horizontale » devra être remplacé par « configuration avec terminal horizontal ».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">5.2. Règles de conception générales</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 26/03/2024</w:t>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 26/03/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Préciser que les règles de conception générales doivent respecter les dispositions du Cahier des Prescriptions Techniques communes n° 3708_V3 concernant :</w:t>
+        <w:t xml:space="preserve">Préciser que les règles de conception générales doivent respecter les dispositions du Cahier des Prescriptions Techniques communes n° 3708_V4 concernant :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">les appareils étanches à granulés de bois à circuit de combustion étanche sous Avis Technique,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -1416,51 +1423,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Préciser quels sont les dimensions minimales du conduit d'évacuation des produits de combustion (en configuration concentrique et séparée) et que l'évacuation des produits de combustion doit être réalisée conformément aux prescriptions du Document Technique d’Application du système d'amenée d'air comburant et d'évacuation des produits de combustion dont le domaine d'emploi vise les poêles à granulés de bois à circuit de combustion étanche.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Préciser la hauteur minimale à respecter pour les conduits d'évacuation des produits de combustion comportant un terminal horizontal (en distinguant les poêles comportant une buse arrière et une buse sur le dessus).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">d) Position des terminaux</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Préciser que la position des terminaux doit être conforme au Document Technique d’Application du système d'amenée d'air et d'évacuation des produits de combustion et au Cahier des Prescriptions Techniques communes n° 3708_V3 donnent des prescriptions spécifiques de conception et de mise en œuvre des terminaux.</w:t>
+        <w:t xml:space="preserve">Préciser que la position des terminaux doit être conforme au Document Technique d’Application du système d'amenée d'air et d'évacuation des produits de combustion et au Cahier des Prescriptions Techniques communes n° 3708_V4 donnent des prescriptions spécifiques de conception et de mise en œuvre des terminaux.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Préciser le taux de recirculation maximal des fumées acceptable pour les poêles, dans le cas d'installation avec un conduit et terminal concentrique.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Note : Les terminaux décrits dans les Documents Techniques d’Application des systèmes d’amenée d’air comburant et d’évacuation des produitsde combustion respectent un taux de recirculation maximal de 10 % , sauf dispositions spécifiques indiquées dans le Document Technique d’Applicationcorrespondant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
@@ -1854,51 +1861,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="258EE95B"/>
+    <w:nsid w:val="82721E6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2002,51 +2009,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="BE9427EC"/>
+    <w:nsid w:val="EDDC4745"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2150,51 +2157,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="7CEA8651"/>
+    <w:nsid w:val="1BA5A3B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2298,51 +2305,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="21027489"/>
+    <w:nsid w:val="E5D7C106"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2446,51 +2453,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="24CBF0BE"/>
+    <w:nsid w:val="CF9C11F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2594,51 +2601,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="E1563A91"/>
+    <w:nsid w:val="62877414"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2742,51 +2749,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="AE784E1D"/>
+    <w:nsid w:val="33E09F0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>