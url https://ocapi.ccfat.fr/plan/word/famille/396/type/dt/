--- v2 (2026-08-09)
+++ v3 (2026-09-11)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.2 - Édité le 09/08/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.2 - Édité le 11/09/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 14.2 « Equipements / Installations de combustion »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -1861,51 +1861,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="82721E6F"/>
+    <w:nsid w:val="B906BC37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2009,51 +2009,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="EDDC4745"/>
+    <w:nsid w:val="3650B233"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2157,51 +2157,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="1BA5A3B4"/>
+    <w:nsid w:val="F4E0F54B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2305,51 +2305,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="E5D7C106"/>
+    <w:nsid w:val="D041C420"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2453,51 +2453,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="CF9C11F7"/>
+    <w:nsid w:val="79372942"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2601,51 +2601,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="62877414"/>
+    <w:nsid w:val="CCFC8999"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2749,51 +2749,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="33E09F0F"/>
+    <w:nsid w:val="AA6777D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>