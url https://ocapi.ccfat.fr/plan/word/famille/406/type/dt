--- v2 (2026-03-04)
+++ v3 (2026-04-09)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 17.1 - Édité le 04/03/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 17.1 - Édité le 09/04/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 17.1 « Réseaux et épuration / Epuration »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -8276,51 +8276,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="E2FFC548"/>
+    <w:nsid w:val="C11C10FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8424,51 +8424,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="3811213A"/>
+    <w:nsid w:val="DB5A71A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8572,51 +8572,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="B5F3E036"/>
+    <w:nsid w:val="C8F97998"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8720,51 +8720,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="659119E6"/>
+    <w:nsid w:val="BC8E5D71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8868,51 +8868,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="52E61501"/>
+    <w:nsid w:val="0CE3ABA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9016,51 +9016,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="B68DA5C2"/>
+    <w:nsid w:val="1B24BCA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9164,51 +9164,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="747E2B8E"/>
+    <w:nsid w:val="D5F54489"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9312,51 +9312,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="85994204"/>
+    <w:nsid w:val="19E88476"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9460,51 +9460,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="F140995B"/>
+    <w:nsid w:val="E075D309"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9608,51 +9608,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="EBB08301"/>
+    <w:nsid w:val="BC5B53DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9756,51 +9756,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="5C16688B"/>
+    <w:nsid w:val="6152FB71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9904,51 +9904,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="49B24624"/>
+    <w:nsid w:val="C66D9BB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10052,51 +10052,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="94C28CFB"/>
+    <w:nsid w:val="D24F8545"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10200,51 +10200,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="1EE9D652"/>
+    <w:nsid w:val="56A7D1B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10348,51 +10348,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="ED52D0CD"/>
+    <w:nsid w:val="2C0D8266"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10496,51 +10496,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="B95F6FE7"/>
+    <w:nsid w:val="9C939BC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10644,51 +10644,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="E758A21E"/>
+    <w:nsid w:val="077B31BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10792,51 +10792,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="D692D74F"/>
+    <w:nsid w:val="6AE1B690"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10940,51 +10940,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="E04A103F"/>
+    <w:nsid w:val="952A783F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11088,51 +11088,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="F67C05B9"/>
+    <w:nsid w:val="44DDB220"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11236,51 +11236,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="5EF25F2D"/>
+    <w:nsid w:val="E9B7C6C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11384,51 +11384,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="7F47E942"/>
+    <w:nsid w:val="C598A74B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11532,51 +11532,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="7F153CBB"/>
+    <w:nsid w:val="4F9B5DD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11680,51 +11680,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="79618B91"/>
+    <w:nsid w:val="83F556C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11828,51 +11828,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="9CBB4669"/>
+    <w:nsid w:val="3B4C61D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11976,51 +11976,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="275720E0"/>
+    <w:nsid w:val="3F59D4F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12124,51 +12124,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="9545F1B4"/>
+    <w:nsid w:val="64255844"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12272,51 +12272,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="FE707DF2"/>
+    <w:nsid w:val="CE8FBCE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12420,51 +12420,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="3C8E2260"/>
+    <w:nsid w:val="F11D6414"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12568,51 +12568,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38">
-    <w:nsid w:val="A7DD3445"/>
+    <w:nsid w:val="BAB15845"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12716,51 +12716,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39">
-    <w:nsid w:val="1B0631CC"/>
+    <w:nsid w:val="8B6BF4CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12864,51 +12864,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40">
-    <w:nsid w:val="B531F392"/>
+    <w:nsid w:val="0649C112"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13012,51 +13012,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41">
-    <w:nsid w:val="EA15934E"/>
+    <w:nsid w:val="A038A6AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13160,51 +13160,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42">
-    <w:nsid w:val="CAA1A873"/>
+    <w:nsid w:val="ED1E7D20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13308,51 +13308,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43">
-    <w:nsid w:val="AC76357D"/>
+    <w:nsid w:val="250338D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13456,51 +13456,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44">
-    <w:nsid w:val="6DEF32E5"/>
+    <w:nsid w:val="FC4CFC09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13604,51 +13604,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45">
-    <w:nsid w:val="1BC7D764"/>
+    <w:nsid w:val="1DBBEAE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13752,51 +13752,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46">
-    <w:nsid w:val="764EA572"/>
+    <w:nsid w:val="32937433"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13900,51 +13900,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47">
-    <w:nsid w:val="C267B7F4"/>
+    <w:nsid w:val="5369D3D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14048,51 +14048,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48">
-    <w:nsid w:val="4C0E8868"/>
+    <w:nsid w:val="D78E89FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14196,51 +14196,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49">
-    <w:nsid w:val="72CE8136"/>
+    <w:nsid w:val="0750FAFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14344,51 +14344,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50">
-    <w:nsid w:val="38722979"/>
+    <w:nsid w:val="2702F45B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14492,51 +14492,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51">
-    <w:nsid w:val="4C2E2EDD"/>
+    <w:nsid w:val="06958838"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14640,51 +14640,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52">
-    <w:nsid w:val="9AF2C5B1"/>
+    <w:nsid w:val="D2D1A7EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14788,51 +14788,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53">
-    <w:nsid w:val="B88582F9"/>
+    <w:nsid w:val="473EDB77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14936,51 +14936,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54">
-    <w:nsid w:val="9B6C5149"/>
+    <w:nsid w:val="581C555F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15084,51 +15084,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55">
-    <w:nsid w:val="6A9898F9"/>
+    <w:nsid w:val="81BCDF3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15232,51 +15232,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56">
-    <w:nsid w:val="8E777B66"/>
+    <w:nsid w:val="FD85C226"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15380,51 +15380,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57">
-    <w:nsid w:val="A4A4E24C"/>
+    <w:nsid w:val="50BB1425"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15528,51 +15528,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58">
-    <w:nsid w:val="E48FA369"/>
+    <w:nsid w:val="DB23565A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15676,51 +15676,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59">
-    <w:nsid w:val="64D605EA"/>
+    <w:nsid w:val="28CD0B9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15824,51 +15824,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60">
-    <w:nsid w:val="97BCFEE0"/>
+    <w:nsid w:val="8A9CD8B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15972,51 +15972,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61">
-    <w:nsid w:val="BA7D67AC"/>
+    <w:nsid w:val="BBDC3DAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16120,51 +16120,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62">
-    <w:nsid w:val="3A2AB5EE"/>
+    <w:nsid w:val="619C2353"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16268,51 +16268,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63">
-    <w:nsid w:val="7A575815"/>
+    <w:nsid w:val="1706F58F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16416,51 +16416,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64">
-    <w:nsid w:val="CA443C9E"/>
+    <w:nsid w:val="03A5F35B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16564,51 +16564,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65">
-    <w:nsid w:val="207F96EC"/>
+    <w:nsid w:val="AEFF293A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16712,51 +16712,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66">
-    <w:nsid w:val="F27B215C"/>
+    <w:nsid w:val="415E3A6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16860,51 +16860,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67">
-    <w:nsid w:val="709C01DF"/>
+    <w:nsid w:val="0191B32C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17008,51 +17008,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="68">
-    <w:nsid w:val="5B798DD9"/>
+    <w:nsid w:val="A6C3A0B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17156,51 +17156,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="69">
-    <w:nsid w:val="22AC14F9"/>
+    <w:nsid w:val="8CE53FAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17304,51 +17304,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="70">
-    <w:nsid w:val="320F63E8"/>
+    <w:nsid w:val="456440BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17452,51 +17452,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="71">
-    <w:nsid w:val="0E88FE53"/>
+    <w:nsid w:val="E85ECEDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17600,51 +17600,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="72">
-    <w:nsid w:val="847C11E5"/>
+    <w:nsid w:val="1CA01BA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17748,51 +17748,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="73">
-    <w:nsid w:val="799EB233"/>
+    <w:nsid w:val="1FC074CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17896,51 +17896,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="74">
-    <w:nsid w:val="E06A0311"/>
+    <w:nsid w:val="30C29532"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18044,51 +18044,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="75">
-    <w:nsid w:val="3012F139"/>
+    <w:nsid w:val="7807AE35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18192,51 +18192,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="76">
-    <w:nsid w:val="BBF1E614"/>
+    <w:nsid w:val="417130FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18340,51 +18340,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="77">
-    <w:nsid w:val="C394141F"/>
+    <w:nsid w:val="918E42C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18488,51 +18488,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="78">
-    <w:nsid w:val="374F68BA"/>
+    <w:nsid w:val="F501AAFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18636,51 +18636,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="79">
-    <w:nsid w:val="0C548980"/>
+    <w:nsid w:val="0E79967F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18784,51 +18784,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="80">
-    <w:nsid w:val="513B642C"/>
+    <w:nsid w:val="3F3C5F31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18932,51 +18932,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="81">
-    <w:nsid w:val="47A11146"/>
+    <w:nsid w:val="5E7FA182"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19080,51 +19080,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="82">
-    <w:nsid w:val="A97E541C"/>
+    <w:nsid w:val="36075262"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19228,51 +19228,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="83">
-    <w:nsid w:val="A0D22736"/>
+    <w:nsid w:val="BCDD916B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19376,51 +19376,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="84">
-    <w:nsid w:val="A99183F6"/>
+    <w:nsid w:val="3A02214C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19524,51 +19524,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="85">
-    <w:nsid w:val="BCA3483C"/>
+    <w:nsid w:val="F2136E07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19672,51 +19672,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="86">
-    <w:nsid w:val="288DF32C"/>
+    <w:nsid w:val="6730205A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19820,51 +19820,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="87">
-    <w:nsid w:val="3CD8C421"/>
+    <w:nsid w:val="9017466C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19968,51 +19968,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="88">
-    <w:nsid w:val="E41316E5"/>
+    <w:nsid w:val="DFCF12C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20116,51 +20116,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="89">
-    <w:nsid w:val="87244801"/>
+    <w:nsid w:val="A7CE4397"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20264,51 +20264,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="90">
-    <w:nsid w:val="6989E922"/>
+    <w:nsid w:val="893596F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20412,51 +20412,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="91">
-    <w:nsid w:val="3FAB6047"/>
+    <w:nsid w:val="5EBAAD8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20560,51 +20560,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="92">
-    <w:nsid w:val="0E7040A6"/>
+    <w:nsid w:val="4FC4E77C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20708,51 +20708,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="93">
-    <w:nsid w:val="7AA8CCED"/>
+    <w:nsid w:val="598567F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20856,51 +20856,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="94">
-    <w:nsid w:val="385D2183"/>
+    <w:nsid w:val="0AA2F3CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21004,51 +21004,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="95">
-    <w:nsid w:val="84521F66"/>
+    <w:nsid w:val="290CDD1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21152,51 +21152,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="96">
-    <w:nsid w:val="719F98A8"/>
+    <w:nsid w:val="43F73EE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21300,51 +21300,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="97">
-    <w:nsid w:val="604A1881"/>
+    <w:nsid w:val="ED829946"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21448,51 +21448,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="98">
-    <w:nsid w:val="0A3FE515"/>
+    <w:nsid w:val="3F4AF762"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>