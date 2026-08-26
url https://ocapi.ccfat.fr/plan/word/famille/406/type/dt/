--- v0 (2026-06-19)
+++ v1 (2026-08-26)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 17.1 - Édité le 19/06/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 17.1 - Édité le 26/08/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 17.1 « Réseaux et épuration / Epuration »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -1178,94 +1178,94 @@
         <w:t xml:space="preserve">Critères d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vérification que l'essai d'étanchéité est conforme.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="1440" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1.5. Durabilité</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 08/02/2021</w:t>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 16/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Décrire les caractéristiques du matériau de l'enveloppe en terme de durabilité. Un tableau reprenant les spécifications du paragraphe 6.5 de la norme NF EN 12566-3. De plus : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pour les enveloppes cuves en béton, la formulation du béton est à indiquer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pour les enveloppes cuves en polyéthylène, le taux de fluage, de vieillissement et OIT sont à indiquer conformément au rapport d'essais fourni dans le cas de cuve enterrée.</w:t>
+        <w:t xml:space="preserve">Pour les enveloppes cuves en polyéthylène, le taux de fluage, de vieillissement et OIT sont à indiquer conformément au rapport d'essais fourni dans le cas de cuve enterrée. Pour les enveloppes cuves en matière plastique recyclée, le résultat d'essai long terme traction est à indiquer conformément au rapport d'essai fourni dans le cas de cuve enterrée en matière plastique recyclée (CR GS 17.1 du 16/06/2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rapport d’essais de durabilité réalisés par un laboratoire reconnu et certifié 17025 pour ces essais selon la norme NF EN 12566-3.</w:t>
       </w:r>
     </w:p>
@@ -1274,50 +1274,128 @@
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rapport d'essais de fluage, de vieillissement et OIT par un laboratoire reconnu et certifié 17025 pour les enveloppes en polyéthylène.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Justification de la tenue à la corrosion du béton (qualité de béton et revêtement notamment pour le traitement primaire).</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pour les cuves enterrées en matière plastique recyclée (CR GS 17.1 du 16/06/2026) :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rapport présentant les résultats des contraintes exercées sur le produit dans son domaine d'emploi. Un mode de preuve est par exemple une étude des contraintes par méthodes des éléments finis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rapports d'essais sur la matière des cuves (en plus des essais de durabilité liés au marquage CE). Le Groupe exige que ces essais soient réalisés par le laboratoire du CSTB ou sous la supervision du CSTB, dans la mesure où il existe des variabilités dues aux normes d’essai.note : les essais sont à réaliser sur la « moins bonne » matière du cahier des charges défini par le Demandeur </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rapport d'essais de fluage et d’OIT (200°C, à l'oxygène)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rapport d'essai long terme traction (Contrainte = 2,8 MPa ; Température = 80°C ; Temps &gt; 1000h)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Suivi du gisement : contrôle des lots, essai(s) sur produit fini (exemple de la famille SAUL du GS 17.2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Critères d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pour les enveloppes cuves en béton : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1360,50 +1438,57 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Le taux de fluage doit être &lt; 4.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">OIT &gt; 10 min.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pour les cuves en matière plastique recyclée, s'ajoute en plus des critères précédents sur les cuves en matière plastique, le résultat suivant d'essai long terme traction : &gt; 1000 h sans rupture (CF GS 17.1 du 16/06/2026)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">3.2. Caractéristiques des équipements</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="1440" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
         <w:t xml:space="preserve">3.2.1. Préfiltre</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8276,51 +8361,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="5A8A9E78"/>
+    <w:nsid w:val="85B1B8B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8424,51 +8509,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="FAA554F4"/>
+    <w:nsid w:val="39435266"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8572,51 +8657,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="D10D9821"/>
+    <w:nsid w:val="5CF7A305"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8720,51 +8805,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="6744349D"/>
+    <w:nsid w:val="EFFFB7D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8868,51 +8953,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="8C189F45"/>
+    <w:nsid w:val="8659900E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9016,51 +9101,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="58BF6830"/>
+    <w:nsid w:val="72B5E7D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9164,51 +9249,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="9B06EB80"/>
+    <w:nsid w:val="E660DA92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9312,51 +9397,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="76D3AA26"/>
+    <w:nsid w:val="8A1ED4F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9460,51 +9545,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="34ED3CD7"/>
+    <w:nsid w:val="28E4EBC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9608,51 +9693,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="01C7B2BE"/>
+    <w:nsid w:val="A6AFF791"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9756,51 +9841,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="1995B678"/>
+    <w:nsid w:val="39647810"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9904,51 +9989,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="0CB1DE97"/>
+    <w:nsid w:val="C42C13F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10052,51 +10137,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="699BBEF9"/>
+    <w:nsid w:val="BD6389AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10200,51 +10285,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="2FAD4470"/>
+    <w:nsid w:val="E8F42174"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10348,51 +10433,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="332BAB61"/>
+    <w:nsid w:val="DE140CF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10496,51 +10581,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="12F7773E"/>
+    <w:nsid w:val="A3834646"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10644,51 +10729,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="FE013683"/>
+    <w:nsid w:val="031B329A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10792,51 +10877,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="DE085F9C"/>
+    <w:nsid w:val="35DB2B2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10940,51 +11025,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="D0F6A34A"/>
+    <w:nsid w:val="426AB991"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11088,51 +11173,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="23AF3B4C"/>
+    <w:nsid w:val="6D3A8DAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11236,51 +11321,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="3E2F54B7"/>
+    <w:nsid w:val="C5A91AE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11384,51 +11469,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="4ACE53E6"/>
+    <w:nsid w:val="ECEB5B08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11532,51 +11617,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="0D88F78D"/>
+    <w:nsid w:val="2325F3A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11680,51 +11765,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="313CA7C5"/>
+    <w:nsid w:val="463BE112"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11828,51 +11913,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="EEB12909"/>
+    <w:nsid w:val="4C1125C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11976,51 +12061,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="FA969AF1"/>
+    <w:nsid w:val="F2901D17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12124,51 +12209,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="9EAFC7D3"/>
+    <w:nsid w:val="4D85B455"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12272,51 +12357,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="CA4ED445"/>
+    <w:nsid w:val="BBDDCB9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12420,51 +12505,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="1A8062F8"/>
+    <w:nsid w:val="9CA8D924"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12568,51 +12653,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38">
-    <w:nsid w:val="EA39F2E3"/>
+    <w:nsid w:val="B0ACD462"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12716,51 +12801,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39">
-    <w:nsid w:val="B70E755B"/>
+    <w:nsid w:val="D56A24C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12864,51 +12949,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40">
-    <w:nsid w:val="2C7DF929"/>
+    <w:nsid w:val="5D5933C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13012,51 +13097,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41">
-    <w:nsid w:val="D28CEB95"/>
+    <w:nsid w:val="B7276DE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13160,51 +13245,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42">
-    <w:nsid w:val="F247FF94"/>
+    <w:nsid w:val="22369DBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13308,51 +13393,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43">
-    <w:nsid w:val="A5448A10"/>
+    <w:nsid w:val="EEDBA4D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13456,51 +13541,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44">
-    <w:nsid w:val="043C5F51"/>
+    <w:nsid w:val="30801047"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13604,51 +13689,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45">
-    <w:nsid w:val="FAD9D036"/>
+    <w:nsid w:val="969472D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13752,51 +13837,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46">
-    <w:nsid w:val="DF3D2625"/>
+    <w:nsid w:val="DB9A4EA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13900,51 +13985,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47">
-    <w:nsid w:val="1CFFBE7A"/>
+    <w:nsid w:val="D582EDE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14048,51 +14133,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48">
-    <w:nsid w:val="175CCF89"/>
+    <w:nsid w:val="E353987B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14196,51 +14281,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49">
-    <w:nsid w:val="F7EBCEC1"/>
+    <w:nsid w:val="704F4856"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14344,51 +14429,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50">
-    <w:nsid w:val="A1854274"/>
+    <w:nsid w:val="C1FEA8D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14492,51 +14577,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51">
-    <w:nsid w:val="82317C7E"/>
+    <w:nsid w:val="24EA8A9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14640,51 +14725,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52">
-    <w:nsid w:val="15055AD0"/>
+    <w:nsid w:val="78B96D37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14788,51 +14873,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53">
-    <w:nsid w:val="8C807318"/>
+    <w:nsid w:val="11DD7459"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14936,51 +15021,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54">
-    <w:nsid w:val="1956EDC4"/>
+    <w:nsid w:val="FCDAE800"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15084,51 +15169,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55">
-    <w:nsid w:val="1FB2E9F1"/>
+    <w:nsid w:val="26A7A73A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15232,51 +15317,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56">
-    <w:nsid w:val="F7D4F10B"/>
+    <w:nsid w:val="910AEA01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15380,51 +15465,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57">
-    <w:nsid w:val="3890FDCA"/>
+    <w:nsid w:val="FDA96188"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15528,51 +15613,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58">
-    <w:nsid w:val="273AC312"/>
+    <w:nsid w:val="9CC5F50E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15676,51 +15761,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59">
-    <w:nsid w:val="EBBB8A7F"/>
+    <w:nsid w:val="24FDFBA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15824,51 +15909,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60">
-    <w:nsid w:val="05705C8C"/>
+    <w:nsid w:val="46D037F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15972,51 +16057,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61">
-    <w:nsid w:val="3F93D18A"/>
+    <w:nsid w:val="7A97F86A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16120,51 +16205,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62">
-    <w:nsid w:val="E2A6C894"/>
+    <w:nsid w:val="90DD51E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16268,51 +16353,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63">
-    <w:nsid w:val="5F5F896C"/>
+    <w:nsid w:val="46DEC2DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16416,51 +16501,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64">
-    <w:nsid w:val="4F7B4A3F"/>
+    <w:nsid w:val="CF86AC66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16564,51 +16649,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65">
-    <w:nsid w:val="4183D8CF"/>
+    <w:nsid w:val="2DB0DCD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16712,51 +16797,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66">
-    <w:nsid w:val="BA1AEED3"/>
+    <w:nsid w:val="275AFF25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16860,51 +16945,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67">
-    <w:nsid w:val="36C41897"/>
+    <w:nsid w:val="D7650EE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17008,51 +17093,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="68">
-    <w:nsid w:val="249081D7"/>
+    <w:nsid w:val="2D52C909"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17156,51 +17241,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="69">
-    <w:nsid w:val="0A5FFF93"/>
+    <w:nsid w:val="AD7A4ECF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17304,51 +17389,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="70">
-    <w:nsid w:val="85262A23"/>
+    <w:nsid w:val="7664C577"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17452,51 +17537,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="71">
-    <w:nsid w:val="C9F8E0A3"/>
+    <w:nsid w:val="F42574E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17600,51 +17685,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="72">
-    <w:nsid w:val="2061E16F"/>
+    <w:nsid w:val="370F5755"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17748,51 +17833,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="73">
-    <w:nsid w:val="153F48F2"/>
+    <w:nsid w:val="7C77F098"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17896,51 +17981,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="74">
-    <w:nsid w:val="FFACF62E"/>
+    <w:nsid w:val="AEE7C9D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18044,51 +18129,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="75">
-    <w:nsid w:val="68A5C9E4"/>
+    <w:nsid w:val="D3FF0766"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18192,51 +18277,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="76">
-    <w:nsid w:val="DE36B1A7"/>
+    <w:nsid w:val="FB863A47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18340,51 +18425,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="77">
-    <w:nsid w:val="D419CCFA"/>
+    <w:nsid w:val="B35CA0F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18488,51 +18573,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="78">
-    <w:nsid w:val="92036DC0"/>
+    <w:nsid w:val="97D92A5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18636,51 +18721,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="79">
-    <w:nsid w:val="BAD93195"/>
+    <w:nsid w:val="9C607D90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18784,51 +18869,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="80">
-    <w:nsid w:val="B22FB64F"/>
+    <w:nsid w:val="1AFFBF82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18932,51 +19017,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="81">
-    <w:nsid w:val="5E09381B"/>
+    <w:nsid w:val="A578B849"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19080,51 +19165,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="82">
-    <w:nsid w:val="A65614BE"/>
+    <w:nsid w:val="992B549D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19228,51 +19313,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="83">
-    <w:nsid w:val="378E9230"/>
+    <w:nsid w:val="25EF8F2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19376,51 +19461,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="84">
-    <w:nsid w:val="79E288F3"/>
+    <w:nsid w:val="7455574A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19524,51 +19609,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="85">
-    <w:nsid w:val="936F9D69"/>
+    <w:nsid w:val="0D803C87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19672,51 +19757,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="86">
-    <w:nsid w:val="4CB70C48"/>
+    <w:nsid w:val="89F3B6A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19820,51 +19905,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="87">
-    <w:nsid w:val="618693D5"/>
+    <w:nsid w:val="8906B189"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19968,51 +20053,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="88">
-    <w:nsid w:val="ADCB2613"/>
+    <w:nsid w:val="BC2FFB1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20116,51 +20201,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="89">
-    <w:nsid w:val="A70AC1BF"/>
+    <w:nsid w:val="1A3BFB03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20264,51 +20349,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="90">
-    <w:nsid w:val="444D434E"/>
+    <w:nsid w:val="AACA5410"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20412,51 +20497,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="91">
-    <w:nsid w:val="242A9629"/>
+    <w:nsid w:val="B30D32A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20560,51 +20645,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="92">
-    <w:nsid w:val="EF751CAB"/>
+    <w:nsid w:val="F5C88F43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20708,51 +20793,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="93">
-    <w:nsid w:val="00BA5F32"/>
+    <w:nsid w:val="16F96208"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20856,51 +20941,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="94">
-    <w:nsid w:val="9B42B175"/>
+    <w:nsid w:val="0C0EF282"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21004,51 +21089,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="95">
-    <w:nsid w:val="4F642142"/>
+    <w:nsid w:val="13E3EDA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21152,51 +21237,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="96">
-    <w:nsid w:val="07309365"/>
+    <w:nsid w:val="B33A427F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21300,51 +21385,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="97">
-    <w:nsid w:val="DC3C5347"/>
+    <w:nsid w:val="AE5367CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21448,51 +21533,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="98">
-    <w:nsid w:val="A91BEE03"/>
+    <w:nsid w:val="59E80642"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>