--- v1 (2026-08-26)
+++ v2 (2026-11-01)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 17.1 - Édité le 26/08/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 17.1 - Édité le 01/11/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 17.1 « Réseaux et épuration / Epuration »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -8361,51 +8361,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="85B1B8B9"/>
+    <w:nsid w:val="CACA363F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8509,51 +8509,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="39435266"/>
+    <w:nsid w:val="A359D383"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8657,51 +8657,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="5CF7A305"/>
+    <w:nsid w:val="8F166F64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8805,51 +8805,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="EFFFB7D2"/>
+    <w:nsid w:val="BBBBB8FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8953,51 +8953,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="8659900E"/>
+    <w:nsid w:val="30274679"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9101,51 +9101,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="72B5E7D9"/>
+    <w:nsid w:val="4E3F3EE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9249,51 +9249,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="E660DA92"/>
+    <w:nsid w:val="AC0E3B2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9397,51 +9397,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="8A1ED4F3"/>
+    <w:nsid w:val="62FF8119"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9545,51 +9545,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="28E4EBC1"/>
+    <w:nsid w:val="997E938D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9693,51 +9693,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="A6AFF791"/>
+    <w:nsid w:val="C1BDA72E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9841,51 +9841,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="39647810"/>
+    <w:nsid w:val="A64CFF30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9989,51 +9989,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="C42C13F4"/>
+    <w:nsid w:val="102B1EBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10137,51 +10137,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="BD6389AC"/>
+    <w:nsid w:val="3922473C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10285,51 +10285,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="E8F42174"/>
+    <w:nsid w:val="FE4DF077"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10433,51 +10433,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="DE140CF6"/>
+    <w:nsid w:val="13393A28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10581,51 +10581,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="A3834646"/>
+    <w:nsid w:val="5465AD5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10729,51 +10729,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="031B329A"/>
+    <w:nsid w:val="A9497024"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10877,51 +10877,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="35DB2B2C"/>
+    <w:nsid w:val="AD873442"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11025,51 +11025,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="426AB991"/>
+    <w:nsid w:val="E7FCDEAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11173,51 +11173,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="6D3A8DAA"/>
+    <w:nsid w:val="B75829E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11321,51 +11321,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="C5A91AE6"/>
+    <w:nsid w:val="5C023199"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11469,51 +11469,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="ECEB5B08"/>
+    <w:nsid w:val="D0484752"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11617,51 +11617,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="2325F3A1"/>
+    <w:nsid w:val="6FF49FB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11765,51 +11765,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="463BE112"/>
+    <w:nsid w:val="C32E0AF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11913,51 +11913,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="4C1125C5"/>
+    <w:nsid w:val="58112CBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12061,51 +12061,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="F2901D17"/>
+    <w:nsid w:val="7B0A8F69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12209,51 +12209,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="4D85B455"/>
+    <w:nsid w:val="642EE5D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12357,51 +12357,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="BBDDCB9A"/>
+    <w:nsid w:val="3C635D24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12505,51 +12505,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="9CA8D924"/>
+    <w:nsid w:val="EC501BCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12653,51 +12653,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38">
-    <w:nsid w:val="B0ACD462"/>
+    <w:nsid w:val="947304F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12801,51 +12801,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39">
-    <w:nsid w:val="D56A24C0"/>
+    <w:nsid w:val="AEA7C39D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12949,51 +12949,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40">
-    <w:nsid w:val="5D5933C8"/>
+    <w:nsid w:val="1B1B7B67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13097,51 +13097,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41">
-    <w:nsid w:val="B7276DE9"/>
+    <w:nsid w:val="045BC7F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13245,51 +13245,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42">
-    <w:nsid w:val="22369DBF"/>
+    <w:nsid w:val="714EF7C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13393,51 +13393,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43">
-    <w:nsid w:val="EEDBA4D6"/>
+    <w:nsid w:val="1F3F0D6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13541,51 +13541,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44">
-    <w:nsid w:val="30801047"/>
+    <w:nsid w:val="67CE1F25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13689,51 +13689,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45">
-    <w:nsid w:val="969472D3"/>
+    <w:nsid w:val="65850735"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13837,51 +13837,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46">
-    <w:nsid w:val="DB9A4EA3"/>
+    <w:nsid w:val="A6CD8E94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13985,51 +13985,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47">
-    <w:nsid w:val="D582EDE5"/>
+    <w:nsid w:val="48FC900A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14133,51 +14133,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48">
-    <w:nsid w:val="E353987B"/>
+    <w:nsid w:val="D8705D1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14281,51 +14281,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49">
-    <w:nsid w:val="704F4856"/>
+    <w:nsid w:val="ACB6EB5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14429,51 +14429,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50">
-    <w:nsid w:val="C1FEA8D9"/>
+    <w:nsid w:val="F85EFF96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14577,51 +14577,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51">
-    <w:nsid w:val="24EA8A9A"/>
+    <w:nsid w:val="906F4842"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14725,51 +14725,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52">
-    <w:nsid w:val="78B96D37"/>
+    <w:nsid w:val="E5579E6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14873,51 +14873,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53">
-    <w:nsid w:val="11DD7459"/>
+    <w:nsid w:val="4360B902"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15021,51 +15021,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54">
-    <w:nsid w:val="FCDAE800"/>
+    <w:nsid w:val="97ADC1B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15169,51 +15169,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55">
-    <w:nsid w:val="26A7A73A"/>
+    <w:nsid w:val="7DE8CE1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15317,51 +15317,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56">
-    <w:nsid w:val="910AEA01"/>
+    <w:nsid w:val="DD26DDA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15465,51 +15465,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57">
-    <w:nsid w:val="FDA96188"/>
+    <w:nsid w:val="45E341D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15613,51 +15613,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58">
-    <w:nsid w:val="9CC5F50E"/>
+    <w:nsid w:val="8C784A0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15761,51 +15761,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59">
-    <w:nsid w:val="24FDFBA5"/>
+    <w:nsid w:val="23CEDD12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15909,51 +15909,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60">
-    <w:nsid w:val="46D037F8"/>
+    <w:nsid w:val="61A9658D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16057,51 +16057,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61">
-    <w:nsid w:val="7A97F86A"/>
+    <w:nsid w:val="F6E8DDBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16205,51 +16205,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62">
-    <w:nsid w:val="90DD51E5"/>
+    <w:nsid w:val="DBA5DADE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16353,51 +16353,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63">
-    <w:nsid w:val="46DEC2DA"/>
+    <w:nsid w:val="4074F375"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16501,51 +16501,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64">
-    <w:nsid w:val="CF86AC66"/>
+    <w:nsid w:val="F74B8E27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16649,51 +16649,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65">
-    <w:nsid w:val="2DB0DCD5"/>
+    <w:nsid w:val="1443EF24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16797,51 +16797,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66">
-    <w:nsid w:val="275AFF25"/>
+    <w:nsid w:val="69DD36B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16945,51 +16945,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67">
-    <w:nsid w:val="D7650EE9"/>
+    <w:nsid w:val="9BEF3EA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17093,51 +17093,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="68">
-    <w:nsid w:val="2D52C909"/>
+    <w:nsid w:val="2CA8931C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17241,51 +17241,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="69">
-    <w:nsid w:val="AD7A4ECF"/>
+    <w:nsid w:val="36F4CC59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17389,51 +17389,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="70">
-    <w:nsid w:val="7664C577"/>
+    <w:nsid w:val="4A760DE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17537,51 +17537,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="71">
-    <w:nsid w:val="F42574E9"/>
+    <w:nsid w:val="5ED72404"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17685,51 +17685,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="72">
-    <w:nsid w:val="370F5755"/>
+    <w:nsid w:val="1F305CBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17833,51 +17833,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="73">
-    <w:nsid w:val="7C77F098"/>
+    <w:nsid w:val="BA63F9A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17981,51 +17981,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="74">
-    <w:nsid w:val="AEE7C9D4"/>
+    <w:nsid w:val="C28639D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18129,51 +18129,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="75">
-    <w:nsid w:val="D3FF0766"/>
+    <w:nsid w:val="882D66D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18277,51 +18277,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="76">
-    <w:nsid w:val="FB863A47"/>
+    <w:nsid w:val="B54CC54F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18425,51 +18425,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="77">
-    <w:nsid w:val="B35CA0F8"/>
+    <w:nsid w:val="B896EE3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18573,51 +18573,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="78">
-    <w:nsid w:val="97D92A5C"/>
+    <w:nsid w:val="E3D078B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18721,51 +18721,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="79">
-    <w:nsid w:val="9C607D90"/>
+    <w:nsid w:val="16182464"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18869,51 +18869,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="80">
-    <w:nsid w:val="1AFFBF82"/>
+    <w:nsid w:val="0E7BE0AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19017,51 +19017,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="81">
-    <w:nsid w:val="A578B849"/>
+    <w:nsid w:val="338CDC6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19165,51 +19165,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="82">
-    <w:nsid w:val="992B549D"/>
+    <w:nsid w:val="F1E8D654"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19313,51 +19313,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="83">
-    <w:nsid w:val="25EF8F2E"/>
+    <w:nsid w:val="8FF25343"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19461,51 +19461,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="84">
-    <w:nsid w:val="7455574A"/>
+    <w:nsid w:val="4709947D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19609,51 +19609,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="85">
-    <w:nsid w:val="0D803C87"/>
+    <w:nsid w:val="02D67416"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19757,51 +19757,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="86">
-    <w:nsid w:val="89F3B6A9"/>
+    <w:nsid w:val="6B401D6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19905,51 +19905,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="87">
-    <w:nsid w:val="8906B189"/>
+    <w:nsid w:val="66D55E68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20053,51 +20053,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="88">
-    <w:nsid w:val="BC2FFB1A"/>
+    <w:nsid w:val="EBB43FF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20201,51 +20201,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="89">
-    <w:nsid w:val="1A3BFB03"/>
+    <w:nsid w:val="332F5C18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20349,51 +20349,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="90">
-    <w:nsid w:val="AACA5410"/>
+    <w:nsid w:val="0550AA7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20497,51 +20497,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="91">
-    <w:nsid w:val="B30D32A8"/>
+    <w:nsid w:val="4469A3B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20645,51 +20645,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="92">
-    <w:nsid w:val="F5C88F43"/>
+    <w:nsid w:val="5E842037"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20793,51 +20793,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="93">
-    <w:nsid w:val="16F96208"/>
+    <w:nsid w:val="1B0B5679"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20941,51 +20941,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="94">
-    <w:nsid w:val="0C0EF282"/>
+    <w:nsid w:val="812860A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21089,51 +21089,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="95">
-    <w:nsid w:val="13E3EDA8"/>
+    <w:nsid w:val="6202D5F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21237,51 +21237,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="96">
-    <w:nsid w:val="B33A427F"/>
+    <w:nsid w:val="7CD093A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21385,51 +21385,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="97">
-    <w:nsid w:val="AE5367CE"/>
+    <w:nsid w:val="4CFC61E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21533,51 +21533,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="98">
-    <w:nsid w:val="59E80642"/>
+    <w:nsid w:val="7C2D3B5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>