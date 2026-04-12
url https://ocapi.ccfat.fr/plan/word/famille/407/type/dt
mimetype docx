--- v3 (2026-03-04)
+++ v4 (2026-04-12)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 17.1 - Édité le 04/03/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 17.1 - Édité le 12/04/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 17.1 « Réseaux et épuration / Epuration »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -7240,51 +7240,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="19263564"/>
+    <w:nsid w:val="A4190218"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7388,51 +7388,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="238EEF79"/>
+    <w:nsid w:val="6C68548C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7536,51 +7536,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="923FCB95"/>
+    <w:nsid w:val="C107A939"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7684,51 +7684,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="E436DBF0"/>
+    <w:nsid w:val="2F8411F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7832,51 +7832,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="A93264CF"/>
+    <w:nsid w:val="2BDC4DAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7980,51 +7980,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="E1C72279"/>
+    <w:nsid w:val="4E821C86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8128,51 +8128,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="D1E98599"/>
+    <w:nsid w:val="85ECA948"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8276,51 +8276,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="14112557"/>
+    <w:nsid w:val="BA49ADAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8424,51 +8424,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="2746D69D"/>
+    <w:nsid w:val="A5461EF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8572,51 +8572,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="932D7ABD"/>
+    <w:nsid w:val="5D395F19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8720,51 +8720,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="AE15702A"/>
+    <w:nsid w:val="AE55CCC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8868,51 +8868,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="76E1C3C1"/>
+    <w:nsid w:val="6BAABB91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9016,51 +9016,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="7E796951"/>
+    <w:nsid w:val="F0C81002"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9164,51 +9164,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="B069F2A9"/>
+    <w:nsid w:val="07179986"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9312,51 +9312,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="99A1E5E2"/>
+    <w:nsid w:val="95EE92DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9460,51 +9460,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="BE854CA7"/>
+    <w:nsid w:val="808AF770"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9608,51 +9608,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="38DF50ED"/>
+    <w:nsid w:val="5D956AF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9756,51 +9756,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="E58C86F5"/>
+    <w:nsid w:val="448765DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9904,51 +9904,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="ABBFADB2"/>
+    <w:nsid w:val="AF9A814B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10052,51 +10052,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="5BD768B4"/>
+    <w:nsid w:val="52280F27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10200,51 +10200,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="19405AEF"/>
+    <w:nsid w:val="F49D2775"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10348,51 +10348,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="95222EC3"/>
+    <w:nsid w:val="17878F31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10496,51 +10496,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="DEAA0DD3"/>
+    <w:nsid w:val="0D4E5EA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10644,51 +10644,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="990D1A92"/>
+    <w:nsid w:val="2188771E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10792,51 +10792,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="CE9F3587"/>
+    <w:nsid w:val="35D7B495"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10940,51 +10940,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="35A247D1"/>
+    <w:nsid w:val="06751E62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11088,51 +11088,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="C8486E47"/>
+    <w:nsid w:val="56A37406"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11236,51 +11236,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="601F7F35"/>
+    <w:nsid w:val="2ADA80E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11384,51 +11384,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="726B2B99"/>
+    <w:nsid w:val="18EA04AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11532,51 +11532,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38">
-    <w:nsid w:val="AAA209AF"/>
+    <w:nsid w:val="08255D56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11680,51 +11680,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39">
-    <w:nsid w:val="B3E91632"/>
+    <w:nsid w:val="24BCC859"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11828,51 +11828,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40">
-    <w:nsid w:val="4F4CD319"/>
+    <w:nsid w:val="B5A426E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11976,51 +11976,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41">
-    <w:nsid w:val="F5D95F7D"/>
+    <w:nsid w:val="27E96D60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12124,51 +12124,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42">
-    <w:nsid w:val="F491ADAB"/>
+    <w:nsid w:val="F1037A3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12272,51 +12272,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43">
-    <w:nsid w:val="1212D287"/>
+    <w:nsid w:val="E4E86B75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12420,51 +12420,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44">
-    <w:nsid w:val="4AA0A233"/>
+    <w:nsid w:val="0EC4A9B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12568,51 +12568,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45">
-    <w:nsid w:val="29D41C75"/>
+    <w:nsid w:val="9370248B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12716,51 +12716,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46">
-    <w:nsid w:val="15DBD159"/>
+    <w:nsid w:val="A76C84FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12864,51 +12864,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47">
-    <w:nsid w:val="B94238E0"/>
+    <w:nsid w:val="AA3CFC5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13012,51 +13012,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48">
-    <w:nsid w:val="F4ABFA99"/>
+    <w:nsid w:val="FC251432"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13160,51 +13160,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49">
-    <w:nsid w:val="2CCF1C7B"/>
+    <w:nsid w:val="6680C935"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13308,51 +13308,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50">
-    <w:nsid w:val="A79921CB"/>
+    <w:nsid w:val="CE2B4737"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13456,51 +13456,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51">
-    <w:nsid w:val="97A44C09"/>
+    <w:nsid w:val="F114F4E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13604,51 +13604,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52">
-    <w:nsid w:val="FF2077C5"/>
+    <w:nsid w:val="1F309318"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13752,51 +13752,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53">
-    <w:nsid w:val="FC31BCF1"/>
+    <w:nsid w:val="5D61AF4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13900,51 +13900,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54">
-    <w:nsid w:val="F3CCA0E8"/>
+    <w:nsid w:val="D6ABDB57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14048,51 +14048,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55">
-    <w:nsid w:val="3DB9C815"/>
+    <w:nsid w:val="0251E5D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14196,51 +14196,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56">
-    <w:nsid w:val="920C4FB6"/>
+    <w:nsid w:val="311C212F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14344,51 +14344,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57">
-    <w:nsid w:val="0DD9E54E"/>
+    <w:nsid w:val="CF0B4988"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14492,51 +14492,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58">
-    <w:nsid w:val="E285E5AA"/>
+    <w:nsid w:val="9171BCAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14640,51 +14640,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59">
-    <w:nsid w:val="CD4ED3EF"/>
+    <w:nsid w:val="EDD5122C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14788,51 +14788,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60">
-    <w:nsid w:val="CA7C4D30"/>
+    <w:nsid w:val="22D5B67D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14936,51 +14936,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61">
-    <w:nsid w:val="42B13C6B"/>
+    <w:nsid w:val="2E9DD95E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15084,51 +15084,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62">
-    <w:nsid w:val="B37E95C0"/>
+    <w:nsid w:val="64052762"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15232,51 +15232,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63">
-    <w:nsid w:val="1E6DBA81"/>
+    <w:nsid w:val="31E084AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15380,51 +15380,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64">
-    <w:nsid w:val="95F7A8C7"/>
+    <w:nsid w:val="07512085"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15528,51 +15528,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65">
-    <w:nsid w:val="9E03E070"/>
+    <w:nsid w:val="9C7374C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15676,51 +15676,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66">
-    <w:nsid w:val="088675F9"/>
+    <w:nsid w:val="32D8ED0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15824,51 +15824,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67">
-    <w:nsid w:val="3B6408AC"/>
+    <w:nsid w:val="20A09159"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15972,51 +15972,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="68">
-    <w:nsid w:val="77093376"/>
+    <w:nsid w:val="A26729EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16120,51 +16120,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="69">
-    <w:nsid w:val="C3F7C297"/>
+    <w:nsid w:val="DD2F74CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16268,51 +16268,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="70">
-    <w:nsid w:val="A78BACA8"/>
+    <w:nsid w:val="FAD126C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16416,51 +16416,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="71">
-    <w:nsid w:val="357D41C5"/>
+    <w:nsid w:val="A45BEB11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16564,51 +16564,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="72">
-    <w:nsid w:val="E1FA7E5A"/>
+    <w:nsid w:val="F2EC293A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16712,51 +16712,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="73">
-    <w:nsid w:val="258CE407"/>
+    <w:nsid w:val="520EF5DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16860,51 +16860,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="74">
-    <w:nsid w:val="2356D537"/>
+    <w:nsid w:val="D3CC776A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17008,51 +17008,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="75">
-    <w:nsid w:val="810184CD"/>
+    <w:nsid w:val="5F674CB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17156,51 +17156,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="76">
-    <w:nsid w:val="ED15A0A9"/>
+    <w:nsid w:val="581276E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17304,51 +17304,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="77">
-    <w:nsid w:val="0410463F"/>
+    <w:nsid w:val="70161950"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17452,51 +17452,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="78">
-    <w:nsid w:val="EB6A0956"/>
+    <w:nsid w:val="8EAA53A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17600,51 +17600,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="79">
-    <w:nsid w:val="7149DB8E"/>
+    <w:nsid w:val="357EE945"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17748,51 +17748,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="80">
-    <w:nsid w:val="477126C7"/>
+    <w:nsid w:val="118E417C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17896,51 +17896,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="81">
-    <w:nsid w:val="AA54F21B"/>
+    <w:nsid w:val="B0549678"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18044,51 +18044,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="82">
-    <w:nsid w:val="74F0F7AB"/>
+    <w:nsid w:val="AFC75991"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18192,51 +18192,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="83">
-    <w:nsid w:val="3D1FF547"/>
+    <w:nsid w:val="BA4BC40D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>