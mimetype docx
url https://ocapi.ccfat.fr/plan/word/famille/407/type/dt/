--- v1 (2026-08-09)
+++ v2 (2026-10-04)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 17.1 - Édité le 09/08/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 17.1 - Édité le 04/10/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 17.1 « Réseaux et épuration / Epuration »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -7325,51 +7325,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="67C2391F"/>
+    <w:nsid w:val="2DDF1739"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7473,51 +7473,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="703A2753"/>
+    <w:nsid w:val="88C35956"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7621,51 +7621,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="6F84DEF0"/>
+    <w:nsid w:val="971CB80C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7769,51 +7769,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="BCCBC9C0"/>
+    <w:nsid w:val="E845C91C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7917,51 +7917,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="35FB5566"/>
+    <w:nsid w:val="CCEFE1F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8065,51 +8065,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="C3FD0F1F"/>
+    <w:nsid w:val="81EF118D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8213,51 +8213,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="D3CAF1E9"/>
+    <w:nsid w:val="C7FB21EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8361,51 +8361,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="1ED80C89"/>
+    <w:nsid w:val="8DC73E75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8509,51 +8509,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="8B4C9FF9"/>
+    <w:nsid w:val="3429AF66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8657,51 +8657,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="9423303D"/>
+    <w:nsid w:val="A72E94AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8805,51 +8805,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="57294AF5"/>
+    <w:nsid w:val="1FCC2A0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8953,51 +8953,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="EB22D5C2"/>
+    <w:nsid w:val="E5B26A16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9101,51 +9101,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="CCE33089"/>
+    <w:nsid w:val="3ACF9CBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9249,51 +9249,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="AB0991DD"/>
+    <w:nsid w:val="C6A1436E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9397,51 +9397,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="F53FF5B9"/>
+    <w:nsid w:val="D28592CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9545,51 +9545,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="3F9801F8"/>
+    <w:nsid w:val="C076C48A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9693,51 +9693,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="1157E12E"/>
+    <w:nsid w:val="4F903B3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9841,51 +9841,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="20E8F8F6"/>
+    <w:nsid w:val="5DDC4870"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9989,51 +9989,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="5F314D5C"/>
+    <w:nsid w:val="7E75D33F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10137,51 +10137,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="5EC62E74"/>
+    <w:nsid w:val="E4A2BB7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10285,51 +10285,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="52FFFB20"/>
+    <w:nsid w:val="01C55675"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10433,51 +10433,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="59DCB573"/>
+    <w:nsid w:val="FD79A2CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10581,51 +10581,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="62E1EDC9"/>
+    <w:nsid w:val="BEB44EB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10729,51 +10729,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="14E5FF60"/>
+    <w:nsid w:val="0C0DE013"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10877,51 +10877,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="4B936F2A"/>
+    <w:nsid w:val="0652A478"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11025,51 +11025,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="1E4ADCEA"/>
+    <w:nsid w:val="0DFF1E01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11173,51 +11173,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="F58D6BA5"/>
+    <w:nsid w:val="F9E07A71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11321,51 +11321,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="3124E114"/>
+    <w:nsid w:val="F030E464"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11469,51 +11469,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="96D5FC42"/>
+    <w:nsid w:val="E4C470D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11617,51 +11617,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38">
-    <w:nsid w:val="C4AE770F"/>
+    <w:nsid w:val="D3F0F2BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11765,51 +11765,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39">
-    <w:nsid w:val="01DA30BB"/>
+    <w:nsid w:val="964DAE05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11913,51 +11913,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40">
-    <w:nsid w:val="F404DCD6"/>
+    <w:nsid w:val="1F418557"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12061,51 +12061,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41">
-    <w:nsid w:val="555264C0"/>
+    <w:nsid w:val="D5ABF963"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12209,51 +12209,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42">
-    <w:nsid w:val="581FF132"/>
+    <w:nsid w:val="EF33E4CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12357,51 +12357,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43">
-    <w:nsid w:val="A61E9025"/>
+    <w:nsid w:val="00E1DFDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12505,51 +12505,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44">
-    <w:nsid w:val="74694FDC"/>
+    <w:nsid w:val="AEE0AF93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12653,51 +12653,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45">
-    <w:nsid w:val="5862FD37"/>
+    <w:nsid w:val="457B4AB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12801,51 +12801,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46">
-    <w:nsid w:val="A6CCE181"/>
+    <w:nsid w:val="B32A1507"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12949,51 +12949,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47">
-    <w:nsid w:val="C22D88B3"/>
+    <w:nsid w:val="95CA1BC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13097,51 +13097,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48">
-    <w:nsid w:val="9A7489BF"/>
+    <w:nsid w:val="4E58CFA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13245,51 +13245,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49">
-    <w:nsid w:val="C0E7F253"/>
+    <w:nsid w:val="6488E23B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13393,51 +13393,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50">
-    <w:nsid w:val="191FB9D4"/>
+    <w:nsid w:val="F9D4837A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13541,51 +13541,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51">
-    <w:nsid w:val="6A38553D"/>
+    <w:nsid w:val="6DFFDDCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13689,51 +13689,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52">
-    <w:nsid w:val="20E601EA"/>
+    <w:nsid w:val="D6D645B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13837,51 +13837,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53">
-    <w:nsid w:val="1E145BE1"/>
+    <w:nsid w:val="1F29D157"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13985,51 +13985,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54">
-    <w:nsid w:val="8D94223B"/>
+    <w:nsid w:val="4121B381"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14133,51 +14133,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55">
-    <w:nsid w:val="B96FF8E2"/>
+    <w:nsid w:val="EC51EBD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14281,51 +14281,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56">
-    <w:nsid w:val="C57558DB"/>
+    <w:nsid w:val="CA4FCEE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14429,51 +14429,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57">
-    <w:nsid w:val="856792A6"/>
+    <w:nsid w:val="0C406C4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14577,51 +14577,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58">
-    <w:nsid w:val="7CC384CA"/>
+    <w:nsid w:val="A3A2EA6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14725,51 +14725,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59">
-    <w:nsid w:val="B55521EF"/>
+    <w:nsid w:val="EA8BA239"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14873,51 +14873,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60">
-    <w:nsid w:val="9CAB2717"/>
+    <w:nsid w:val="AFB2BDCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15021,51 +15021,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61">
-    <w:nsid w:val="5E56CB6A"/>
+    <w:nsid w:val="9D3F06AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15169,51 +15169,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62">
-    <w:nsid w:val="404F84D3"/>
+    <w:nsid w:val="340C1A05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15317,51 +15317,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63">
-    <w:nsid w:val="AB91026C"/>
+    <w:nsid w:val="67BCC6EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15465,51 +15465,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64">
-    <w:nsid w:val="D9B60689"/>
+    <w:nsid w:val="783B1B09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15613,51 +15613,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65">
-    <w:nsid w:val="6172EC35"/>
+    <w:nsid w:val="95B865E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15761,51 +15761,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66">
-    <w:nsid w:val="83B8CDDF"/>
+    <w:nsid w:val="19628064"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15909,51 +15909,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67">
-    <w:nsid w:val="2FE2775C"/>
+    <w:nsid w:val="49F5D75D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16057,51 +16057,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="68">
-    <w:nsid w:val="B0082169"/>
+    <w:nsid w:val="57D3357A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16205,51 +16205,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="69">
-    <w:nsid w:val="399267C4"/>
+    <w:nsid w:val="57911F57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16353,51 +16353,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="70">
-    <w:nsid w:val="8AA3C5C7"/>
+    <w:nsid w:val="38CC7A9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16501,51 +16501,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="71">
-    <w:nsid w:val="9F2169F2"/>
+    <w:nsid w:val="9E06D4EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16649,51 +16649,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="72">
-    <w:nsid w:val="76D2A3AA"/>
+    <w:nsid w:val="51FFE967"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16797,51 +16797,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="73">
-    <w:nsid w:val="17FD2B25"/>
+    <w:nsid w:val="0004EC0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16945,51 +16945,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="74">
-    <w:nsid w:val="AA3A80A2"/>
+    <w:nsid w:val="4101C876"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17093,51 +17093,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="75">
-    <w:nsid w:val="902C3F90"/>
+    <w:nsid w:val="CC79A3F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17241,51 +17241,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="76">
-    <w:nsid w:val="8E7BF7D9"/>
+    <w:nsid w:val="6A7270F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17389,51 +17389,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="77">
-    <w:nsid w:val="0B0A0A07"/>
+    <w:nsid w:val="20EEB5EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17537,51 +17537,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="78">
-    <w:nsid w:val="F7893869"/>
+    <w:nsid w:val="96B771F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17685,51 +17685,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="79">
-    <w:nsid w:val="5AF178D7"/>
+    <w:nsid w:val="2D5D8525"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17833,51 +17833,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="80">
-    <w:nsid w:val="8BFDF9BB"/>
+    <w:nsid w:val="44DB6BE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17981,51 +17981,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="81">
-    <w:nsid w:val="BB5E2544"/>
+    <w:nsid w:val="899BC420"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18129,51 +18129,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="82">
-    <w:nsid w:val="7EEEACF9"/>
+    <w:nsid w:val="2FEECA03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18277,51 +18277,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="83">
-    <w:nsid w:val="6BC03A41"/>
+    <w:nsid w:val="0C7E26BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18425,51 +18425,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="84">
-    <w:nsid w:val="CDE4745C"/>
+    <w:nsid w:val="3358674E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>