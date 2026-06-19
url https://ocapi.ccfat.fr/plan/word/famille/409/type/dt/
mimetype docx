--- v0 (2026-05-02)
+++ v1 (2026-06-19)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 17.1 - Édité le 02/05/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 17.1 - Édité le 19/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 17.1 « Réseaux et épuration / Epuration »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -9478,51 +9478,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="9FA6F98E"/>
+    <w:nsid w:val="639F86FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9626,51 +9626,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="238B2BCD"/>
+    <w:nsid w:val="698F8365"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9774,51 +9774,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="AE42E01C"/>
+    <w:nsid w:val="6226BCE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9922,51 +9922,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="B62FDC12"/>
+    <w:nsid w:val="C7551897"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10070,51 +10070,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="37648AF0"/>
+    <w:nsid w:val="7E0E5DC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10218,51 +10218,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="83C10093"/>
+    <w:nsid w:val="EA650643"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10366,51 +10366,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="610C3B4C"/>
+    <w:nsid w:val="1E23E3B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10514,51 +10514,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="00AD96E5"/>
+    <w:nsid w:val="8E20C310"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10662,51 +10662,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="63393083"/>
+    <w:nsid w:val="AD5DE11B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10810,51 +10810,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="A80CC413"/>
+    <w:nsid w:val="121BFF7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10958,51 +10958,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="2DE506B6"/>
+    <w:nsid w:val="E0B597E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11106,51 +11106,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="052905F8"/>
+    <w:nsid w:val="6CBFB64B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11254,51 +11254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="A55F7B9A"/>
+    <w:nsid w:val="AC46C393"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11402,51 +11402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="2D605234"/>
+    <w:nsid w:val="C494FDE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11550,51 +11550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="827E3071"/>
+    <w:nsid w:val="E35F3F1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11698,51 +11698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="182A669C"/>
+    <w:nsid w:val="73949557"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11846,51 +11846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="7495C862"/>
+    <w:nsid w:val="68622AB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11994,51 +11994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="BF2F76B8"/>
+    <w:nsid w:val="5396C39F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12142,51 +12142,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="7EB5E120"/>
+    <w:nsid w:val="1A61E950"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12290,51 +12290,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="EDAC1CE5"/>
+    <w:nsid w:val="93C3CBAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12438,51 +12438,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="772E465F"/>
+    <w:nsid w:val="4E95C0D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12586,51 +12586,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="7B911E64"/>
+    <w:nsid w:val="22EB2E24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12734,51 +12734,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="9A3F7BD6"/>
+    <w:nsid w:val="425795C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12882,51 +12882,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="0D688875"/>
+    <w:nsid w:val="C7DFBC38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13030,51 +13030,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="33CEA682"/>
+    <w:nsid w:val="57EF53CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13178,51 +13178,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="864851A6"/>
+    <w:nsid w:val="60FA7039"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13326,51 +13326,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="CD2518A9"/>
+    <w:nsid w:val="D3AFCAF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13474,51 +13474,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="43DB0610"/>
+    <w:nsid w:val="2F1B1C66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13622,51 +13622,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="CABEEAA6"/>
+    <w:nsid w:val="6A2BC25B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13770,51 +13770,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38">
-    <w:nsid w:val="FB931A03"/>
+    <w:nsid w:val="6C696D37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13918,51 +13918,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39">
-    <w:nsid w:val="788F7DF9"/>
+    <w:nsid w:val="5DCC4E44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14066,51 +14066,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40">
-    <w:nsid w:val="35966A48"/>
+    <w:nsid w:val="EB285726"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14214,51 +14214,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41">
-    <w:nsid w:val="DA7927F5"/>
+    <w:nsid w:val="3929D11C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14362,51 +14362,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42">
-    <w:nsid w:val="953B3BB0"/>
+    <w:nsid w:val="EB872D5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14510,51 +14510,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43">
-    <w:nsid w:val="295C3A09"/>
+    <w:nsid w:val="EAFFEE5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14658,51 +14658,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44">
-    <w:nsid w:val="CD2ED1A5"/>
+    <w:nsid w:val="30A40298"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14806,51 +14806,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45">
-    <w:nsid w:val="01B2C9BA"/>
+    <w:nsid w:val="DDCA00FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14954,51 +14954,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46">
-    <w:nsid w:val="7C1913E3"/>
+    <w:nsid w:val="770CFA11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15102,51 +15102,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47">
-    <w:nsid w:val="153ACE99"/>
+    <w:nsid w:val="636CE100"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15250,51 +15250,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48">
-    <w:nsid w:val="8ABF83B0"/>
+    <w:nsid w:val="4FC7683A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15398,51 +15398,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49">
-    <w:nsid w:val="F76CFE3A"/>
+    <w:nsid w:val="A487871F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15546,51 +15546,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50">
-    <w:nsid w:val="A917E478"/>
+    <w:nsid w:val="F3E97235"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15694,51 +15694,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51">
-    <w:nsid w:val="6C3DD269"/>
+    <w:nsid w:val="D9FF1B54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15842,51 +15842,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52">
-    <w:nsid w:val="8236236F"/>
+    <w:nsid w:val="7C44BD68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15990,51 +15990,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53">
-    <w:nsid w:val="D11CFAE9"/>
+    <w:nsid w:val="20507EBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16138,51 +16138,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54">
-    <w:nsid w:val="1E77F9C4"/>
+    <w:nsid w:val="00410C81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16286,51 +16286,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55">
-    <w:nsid w:val="57D723C3"/>
+    <w:nsid w:val="42CC4C56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16434,51 +16434,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56">
-    <w:nsid w:val="14FB1195"/>
+    <w:nsid w:val="160FFE90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16582,51 +16582,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57">
-    <w:nsid w:val="9D64C425"/>
+    <w:nsid w:val="183DB31F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16730,51 +16730,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58">
-    <w:nsid w:val="61705C4E"/>
+    <w:nsid w:val="6729F406"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16878,51 +16878,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59">
-    <w:nsid w:val="51CD55BD"/>
+    <w:nsid w:val="44FBC105"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17026,51 +17026,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60">
-    <w:nsid w:val="A06F6D8E"/>
+    <w:nsid w:val="C79A7753"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17174,51 +17174,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61">
-    <w:nsid w:val="6D16561F"/>
+    <w:nsid w:val="2E5FEA35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17322,51 +17322,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62">
-    <w:nsid w:val="F2C01C38"/>
+    <w:nsid w:val="31CDCA6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17470,51 +17470,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63">
-    <w:nsid w:val="C6F8DCD2"/>
+    <w:nsid w:val="BDA6ADFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17618,51 +17618,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64">
-    <w:nsid w:val="C483CBA2"/>
+    <w:nsid w:val="182EA888"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17766,51 +17766,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65">
-    <w:nsid w:val="D0389ACB"/>
+    <w:nsid w:val="BBD930A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17914,51 +17914,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66">
-    <w:nsid w:val="E1159447"/>
+    <w:nsid w:val="B036FF45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18062,51 +18062,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67">
-    <w:nsid w:val="11E7BC8F"/>
+    <w:nsid w:val="BEB36A1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18210,51 +18210,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="68">
-    <w:nsid w:val="D71EC815"/>
+    <w:nsid w:val="9ACDB60B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18358,51 +18358,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="69">
-    <w:nsid w:val="6C6E6DDE"/>
+    <w:nsid w:val="C0B0435B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18506,51 +18506,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="70">
-    <w:nsid w:val="32526DDD"/>
+    <w:nsid w:val="52143990"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18654,51 +18654,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="71">
-    <w:nsid w:val="2A2474E6"/>
+    <w:nsid w:val="FD7C3E85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18802,51 +18802,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="72">
-    <w:nsid w:val="C03D3458"/>
+    <w:nsid w:val="C28A1AE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18950,51 +18950,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="73">
-    <w:nsid w:val="95A604CA"/>
+    <w:nsid w:val="9D0F3C1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19098,51 +19098,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="74">
-    <w:nsid w:val="C8C0A808"/>
+    <w:nsid w:val="4C846634"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19246,51 +19246,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="75">
-    <w:nsid w:val="1FD77AE2"/>
+    <w:nsid w:val="A691A469"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19394,51 +19394,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="76">
-    <w:nsid w:val="C66A5287"/>
+    <w:nsid w:val="7ABB0EFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19542,51 +19542,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="77">
-    <w:nsid w:val="FE0188DE"/>
+    <w:nsid w:val="BB144604"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19690,51 +19690,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="78">
-    <w:nsid w:val="FD6A8BDF"/>
+    <w:nsid w:val="D76D44F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19838,51 +19838,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="79">
-    <w:nsid w:val="8DD2C4D6"/>
+    <w:nsid w:val="5FB2BD88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19986,51 +19986,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="80">
-    <w:nsid w:val="140A5C2C"/>
+    <w:nsid w:val="C9585256"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20134,51 +20134,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="81">
-    <w:nsid w:val="BE27A795"/>
+    <w:nsid w:val="5339B498"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20282,51 +20282,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="82">
-    <w:nsid w:val="BDA4B232"/>
+    <w:nsid w:val="D75AA3DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20430,51 +20430,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="83">
-    <w:nsid w:val="14E35DFB"/>
+    <w:nsid w:val="CEA14F75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20578,51 +20578,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="84">
-    <w:nsid w:val="DCE5AA05"/>
+    <w:nsid w:val="84728509"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20726,51 +20726,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="85">
-    <w:nsid w:val="7B4221C8"/>
+    <w:nsid w:val="537B1C35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20874,51 +20874,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="86">
-    <w:nsid w:val="39B33273"/>
+    <w:nsid w:val="722362B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21022,51 +21022,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="87">
-    <w:nsid w:val="6C222C35"/>
+    <w:nsid w:val="67A25F90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21170,51 +21170,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="88">
-    <w:nsid w:val="DF341A16"/>
+    <w:nsid w:val="5D3CB5A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21318,51 +21318,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="89">
-    <w:nsid w:val="7A094AD1"/>
+    <w:nsid w:val="EB7F7B29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21466,51 +21466,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="90">
-    <w:nsid w:val="39DA3CBF"/>
+    <w:nsid w:val="1F192071"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21614,51 +21614,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="91">
-    <w:nsid w:val="130F1F81"/>
+    <w:nsid w:val="200B4BAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21762,51 +21762,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="92">
-    <w:nsid w:val="C3A34357"/>
+    <w:nsid w:val="31D21B3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21910,51 +21910,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="93">
-    <w:nsid w:val="725BF69C"/>
+    <w:nsid w:val="C0F4124C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22058,51 +22058,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="94">
-    <w:nsid w:val="D8E69D5A"/>
+    <w:nsid w:val="A53E552B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22206,51 +22206,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="95">
-    <w:nsid w:val="397E404B"/>
+    <w:nsid w:val="A91B1562"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22354,51 +22354,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="96">
-    <w:nsid w:val="93A8FEE8"/>
+    <w:nsid w:val="35BCC272"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22502,51 +22502,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="97">
-    <w:nsid w:val="0CEFB226"/>
+    <w:nsid w:val="F0F1CD6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22650,51 +22650,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="98">
-    <w:nsid w:val="95CFAD07"/>
+    <w:nsid w:val="A28A8E8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22798,51 +22798,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="99">
-    <w:nsid w:val="A5E1DE25"/>
+    <w:nsid w:val="DD4D8D13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22946,51 +22946,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="100">
-    <w:nsid w:val="E3FC1EBB"/>
+    <w:nsid w:val="6FDC999F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23094,51 +23094,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="101">
-    <w:nsid w:val="F2E5564F"/>
+    <w:nsid w:val="A749E07A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23242,51 +23242,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="102">
-    <w:nsid w:val="5E9395DB"/>
+    <w:nsid w:val="6906A594"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23390,51 +23390,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="103">
-    <w:nsid w:val="A1D925D0"/>
+    <w:nsid w:val="414EC6BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23538,51 +23538,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="104">
-    <w:nsid w:val="5E6192F7"/>
+    <w:nsid w:val="EAA1ECCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23686,51 +23686,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="105">
-    <w:nsid w:val="2C76A6FC"/>
+    <w:nsid w:val="0DF79C2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23834,51 +23834,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="106">
-    <w:nsid w:val="0D244AB6"/>
+    <w:nsid w:val="4B67E887"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23982,51 +23982,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="107">
-    <w:nsid w:val="5FA07224"/>
+    <w:nsid w:val="2C3E207C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24130,51 +24130,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="108">
-    <w:nsid w:val="66D28824"/>
+    <w:nsid w:val="275A570C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>