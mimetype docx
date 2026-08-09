--- v1 (2026-06-19)
+++ v2 (2026-08-09)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 17.1 - Édité le 19/06/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 17.1 - Édité le 09/08/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 17.1 « Réseaux et épuration / Epuration »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -350,51 +350,51 @@
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1. Caractéristiques des enveloppes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="1440" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1.1. Mode de fabrication des enveloppes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 08/02/2021</w:t>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 16/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Préciser : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
@@ -1159,94 +1159,94 @@
         <w:t xml:space="preserve">Critères d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vérification que l'essai d'étanchéité est conforme.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="1440" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1.5. Durabilité</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 08/02/2021</w:t>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 16/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Décrire les caractéristiques du matériau de l'enveloppe (cuve, membrane) en terme de durabilité. Un tableau reprenant les spécifications du paragraphe 6.5 de la norme NF EN 12566-3. De plus : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pour les enveloppes cuves en béton, la formulation du béton est à indiquer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pour les enveloppes cuves en polyéthylène, le taux de fluage, de vieillissement et OIT sont à indiquer conformément au rapport d'essais fourni dans le cas de cuve enterrée.</w:t>
+        <w:t xml:space="preserve">Pour les enveloppes cuves en polyéthylène, le taux de fluage, de vieillissement et OIT sont à indiquer conformément au rapport d'essais fourni dans le cas de cuve enterrée. Pour les enveloppes cuves en matière plastique recyclée, le résultat d'essai long terme traction est à indiquer conformément au rapport d'essai fourni dans le cas de cuve enterrée en matière plastique recyclée (CR GS 17.1 du 16/06/2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pour les enveloppes membranes : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -1333,50 +1333,128 @@
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rapport d'essais de fluage, de vieillissement et OIT par un laboratoire reconnu et certifié 17025 pour les enveloppes en polyéthylène.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Justification de la tenue à la corrosion du béton (qualité de béton et revêtement notamment pour le traitement primaire).</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pour les cuves enterrées en matière plastique recyclée (CR GS 17.1 du 16/06/2026) :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rapport présentant les résultats des contraintes exercées sur le produit dans son domaine d'emploi. Un mode de preuve est par exemple une étude des contraintes par méthodes des éléments finis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rapports d'essais sur la matière des cuves (en plus des essais de durabilité liés au marquage CE). Le Groupe exige que ces essais soient réalisés par le laboratoire du CSTB ou sous la supervision du CSTB, dans la mesure où il existe des variabilités dues aux normes d’essai.note : les essais sont à réaliser sur la « moins bonne » matière du cahier des charges défini par le Demandeur </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rapport d'essais de fluage et d’OIT (200°C, à l'oxygène)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rapport d'essai long terme traction (Contrainte = 2,8 MPa ; Température = 80°C ; Temps &gt; 1000h)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Suivi du gisement : contrôle des lots, essai(s) sur produit fini (exemple de la famille SAUL du GS 17.2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Critères d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pour les enveloppes cuves en béton : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1418,241 +1496,255 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">le taux de fluage doit être &lt; 4.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">OIT &gt; 10 min.Pour les enveloppes membranes : </w:t>
-[...7 lines deleted...]
-          <w:numId w:val="24"/>
+        <w:t xml:space="preserve">OIT &gt; 10 min.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pour les cuves en matière plastique recyclée, s'ajoute en plus des critères précédents sur les cuves en matière plastique, le résultat suivant d'essai long terme traction : &gt; 1000 h sans rupture (CF GS 17.1 du 16/06/2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pour les enveloppes membranes : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">la durabilité doit être au moins conforme aux spécifications du paragraphe 6.5.9 de la norme NF EN 12566-3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">3.2. Caractéristiques des éléments de protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 08/02/2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pour les dispositifs recevant des eaux usées brutes à l’air libre, les mesures de protections spécifiques sont à décrire et doivent être installées. Toutes les précautions devront être prises pour éviter toute intrusion d’un tiers ou d’un animal :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">La protection des abords est réalisée par :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">une clôture/barrière rigide permanente de 0,80 m de hauteur minimum, avec portillon d’accès fermé et disposé tout autour du dispositif,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">une grille de maillage 50x50mm maximum fixée horizontalement sur le pourtour du filtre vertical par des ancrages fixes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">La protection contre le risque d'odeur : pour cela des distances minimales à respecter entre l’installation et les habitations sont à préciser afin de limiter toutes éventuelles nuisances visuelles et /ou olfactives sont :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">5 m pour les dispositifs de taille inférieure ou égale à 5 EH (2, 3, 4 et 5 EH),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10 m pour les dispositifs de taille comprise entre 6 EH et 12 EH (6, 7, 8, 9, 10, 11 et 12 EH),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30 m pour les dispositifs de taille supérieure à 12 EH (13, 14, 15, 16, 17, 18, 19 et 20 EH).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">La protection contre le risque de stagnation d'eau et de prolifération de maladies vectorielles (insectes) et les mesures pour limiter ce risque, notamment le niveau d’eau dans le filtre à sable horizontal doit être maintenu 10 cm en dessous de la surface du filtre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fournir : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="27"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fiches techniques.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="27"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Justifications en termes de résistance pour la protection des abords.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Critères d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Un retour terrain sera réaliser afin de vérifier que ces mesures sont prescrites.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1684,159 +1776,159 @@
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 08/02/2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Description du préfiltre installé dans le traitement primaire : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau et mode de fabrication.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Principe de fonctionnement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Localisation dans le traitement primaire.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Modalités de retrait et de nettoyage.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Intégrer une représentation schématique en annexe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fournir : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="29"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fiche technique du préfiltre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="29"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Schéma du préfiltre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="29"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Procédure interne du demandeur de retrait et de nettoyage.•- Rapport d’essais d’efficacité hydraulique réalisés par un laboratoire reconnu et certifié 17025 pour ces essais par couple préfiltre/cuve revendiqué.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Critères d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Le couple préfiltre/cuve revendiqué doit être celui mis en œuvre lors de l'essai d'efficacité de traitement. Dans le cas contraire grammes de microbilles du système revendiqué≤ grammes de microbilles du système de référence.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1857,90 +1949,90 @@
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 06/06/2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Description du système d'alimentation (si présent, exemple, chasse à auget) comprenant : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="30"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type et caractéristiques d'alimentation (voies, DN entrée/sortie, débit, visserie, fixations, nombre et hauteurs des rehausses, etc).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="30"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fonctionnement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="30"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau et modalités de fabrication (enveloppe et rehausses éventuelles).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="30"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Système de verrouillage du couvercle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rapport d’essais d’efficacité hydraulique réalisés par un laboratoire reconnu et certifié 17025 pour ces essais le cas échéant.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1985,113 +2077,113 @@
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 08/02/2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Description du système de répartition comprenant : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="31"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type et caractéristiques (pour auget : voies / nombre de basculement, DN entrée/sortie, volume utile, visserie, fixations, nombre, etc. pour répartiteur de surface en un point : dimensions, matériaux, nombre).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="31"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fonctionnement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="31"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau et modalités de fabrication.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="32"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rapport d’essais d’efficacité hydraulique réalisés par un laboratoire reconnu et certifié 17025 pour ces essais le cas échéant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="32"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Résultats d’essais accélérés pour le système de répartition, pour chaque type de matériau et sur 3 configurations, simulant une durée de vie de minimum 25 ans si système à basculement. Justification tenue dans le temps pour répartiteur de surface en un point.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Critères d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Système de répartition conforme aux justifications.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2112,217 +2204,217 @@
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 06/06/2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Description du système de distribution comprenant : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="33"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type (matériau, nombre de tuyaux, Diamètre ext/int, volume utile, poids unitaire, dimensions des fentes, écartement minimum entre les tuyaux, etc).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="33"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fonctionnement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="33"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Caractéristiques définies : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="33"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">dans les Avis Techniques ou DTA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="33"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">selon les normes NF EN 1329-1, 1401-1, 13476-2 et 3 et NF 1453-1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="33"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">CR/SN </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="33"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A adapter selon type de distribution : taux de fluage et essai OIT si polyéthylène, CR/SN, masse volumique, indice de fluidité à chaud, module en traction de la matière) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="33"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Modalités de fabrication.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="33"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Durée de vie déclarée.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="34"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rapport d’essais d’efficacité hydraulique réalisés par un laboratoire reconnu et certifié 17025 pour ces essais le cas échéant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="34"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rapport d’essais durabilité matière sur les caractéristiques décrites (dont OIT, CR, taux de fluage, masse volumique, indice de fluidité à chaud, module en traction de la matière) réalisés par un laboratoire reconnu et certifié 17025 pour ces essais le cas échéant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="34"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Schéma côté</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="34"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A la révision du dossier : les références de certification pour les tubes doivent être actualisées (CR du GS 17.1 du 10/12/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Critères d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Système de distribution conforme aux justifications OIT 10min et Taux de fluage.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2354,856 +2446,856 @@
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 08/02/2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Description du géotextile :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="35"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type et fabricant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="35"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fonctionnalité.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="35"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="35"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Epaisseur.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="35"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Poids.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="35"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Résistance à la traction.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="35"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allongement à l'effort maximum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="36"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fournir la fiche technique du produit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="36"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fournir la justification de la résistance à la traction et l'allongement à l'effort maximum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Critères d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="37"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Résistance à la traction ≥ 12 kN/m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="37"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allongement à l'effort maximum ≥ 30 %.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="2160" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
         <w:t xml:space="preserve">3.3.5.2. Géogrille</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 08/02/2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Description de la géogrille:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="38"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type et fabricant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="38"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fonctionnalité.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="38"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="38"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Epaisseur.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="38"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Poids.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="38"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Résistance à la traction.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="38"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allongement à l'effort maximum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="38"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Perméabilité normale au plan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="38"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ouverture de filtration (OF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="39"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fournir la fiche technique du produit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="39"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fournir la justification de la résistance à la traction, l'allongement à l'effort maximum, la perméabilité au plan et l'ouverture de filtration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Critères d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="40"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Résistance à la traction ≥ 12 kN/m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="40"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allongement à l'effort maximum ≤ 30 %.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="40"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Perméabilité au plan ≥ 100 mm/s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="40"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ouverture de filtration 400 ≤ OF ≤ 600 μm.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="1440" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
         <w:t xml:space="preserve">3.3.6. Système de collecte du traitement secondaire</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 06/06/2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Description du système de collecte des effluents traités dans le traitement secondaire : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="41"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type (exemple réseau bouclé de tubes perforés).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="41"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="41"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">DN/OD.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="41"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rigidité annulaire.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="41"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions des fentes (avec tolérances) et espacement des fentes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="41"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Localisation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="42"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fournir fiche technique du produit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="42"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fournir schéma côté.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="42"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fournir les modalités de raccordement étanche des tubes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="42"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A la révision du dossier : les références de certification pour les tubes doivent être actualisées (CR du GS 17.1 du 10/12/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Critères d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="43"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">La rigidité annulaire des tubes doit être supérieures ou égales à 4 KN/m2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="43"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les tubes doivent être certifiés NF ou QB ou équivalent. En l’absence de certification, ces tubes seront vérifiés par tierce partie lors de l’audit de suivi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="1440" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
         <w:t xml:space="preserve">3.3.7. Pompe de relevage intégrée au traitement secondaire</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 08/02/2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="44"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Description de la localisation de la pompe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="44"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Caractéristiques de la pompe : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="44"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="44"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IP.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="44"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Débit et HMT.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="44"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Distance maximale de refoulement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="44"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Description du système d'alarme (fourni, niveau sonore, localisé dans un endroit de passage, IP, etc).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="44"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Description de l'étanchéité des jonctions électriques.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="44"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Description de l'étanchéité des jonctions hydrauliques (joints selon NF EN 681-1).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="45"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Justification de la mise en place de cette pompe lors de l'essai d'efficacité de traitement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="45"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Justification du comportement du média à une immersion totale si la revendication porte sur ce point.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="45"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fiches techniques pompe, alarme, étanchéité jonctions électriques.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Critères d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pompe conforme à l'essai d'efficacité de traitement.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3246,139 +3338,139 @@
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 08/02/2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Description et caractéristiques du média filtrant : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="46"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type, nature, granulométrie, épaisseur du media par couche. Pour le média à base de sable, la granulométrie est encadrée à 10%.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="46"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Courbe granulométrique du media par couche en annexe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="46"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Durée de vie déclarée du média.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="47"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Descriptif de la vie du média (fournisseur, voie de production, etc).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="47"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Caractéristiques des médias filtrants détaillées et justifiées : durée de vie, comportement du média filtrant (mise en charge en cas de panne, et durée de récupération des performances). Note : Si le demandeur revendique que « Le média filtrant peut supporter une mise en charge accidentelle sur toute sa hauteur utile (notamment en cas de panne du poste de relevage) », il fournira une justification du comportement du média à une immersion totale si la revendication porte sur ce point.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="47"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Durée de vie justifiée.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="47"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Justification de la biodégradabilité et évolution du tassement sur les performances et la filière d’élimination si média biodégradable (faisabilité et existe).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Critères d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">La pérennité doit considérer les influences environnementales (humidité, UV, inter/ext), l’usage (fonctionnement), l’emplacement, les conditions d’entretien et de maintenance.Le média doit avoir la même granulométrie que le média mis en place lors de l’essai d’efficacité de traitement avec une tolérance de 10 %.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3409,113 +3501,113 @@
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Types et caractéristiques des plants du filtre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="48"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Descriptif de l’espèce et du genre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="48"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prescriptions d’installation des plants (schéma côtés, nombre, emplacement).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="48"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fiche technique des plantes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Critères d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="49"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Plantes conformes à celles installées lors de l’essai d’efficacité de traitement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="49"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prendre en compte la problématique des espèces par rapport aux territoires.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="1440" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
         <w:t xml:space="preserve">3.4.2. Filtre planté à écoulement horizontal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="2160" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
@@ -3530,146 +3622,146 @@
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 08/02/2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Description et caractéristiques du média filtrant : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="50"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type, nature, granulométrie, épaisseur du media par couche. Pour le média à base de sable, la granulométrie est encadrée à 10%.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="50"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Courbe granulométrique du media par couche en annexe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="50"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Durée de vie déclarée du média.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="51"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Descriptif de la vie du média (fournisseur, voie de production, etc).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="51"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Caractéristiques des médias filtrants détaillées et justifiées : durée de vie, comportement du média filtrant (mise en charge en cas de panne, et durée de récupération des performances). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Note : Si le demandeur revendique que « Le média filtrant peut supporter une mise en charge accidentelle sur toute sa hauteur utile (notamment en cas de panne du poste de relevage) », il fournira une justification du comportement du média à une immersion totale si la revendication porte sur ce point.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="52"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Durée de vie justifiée.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="52"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Justification de la biodégradabilité et évolution du tassement sur les performances et la filière d’élimination si média biodégradable (faisabilité et existe).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Critères d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">La pérennité doit considérer les influences environnementales (humidité, UV, inter/ext), l’usage (fonctionnement), l’emplacement, les conditions d’entretien et de maintenance.Le média doit avoir la même granulométrie que le média mis en place lors de l’essai d’efficacité de traitement avec une tolérance de 10 %.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3700,113 +3792,113 @@
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Types et caractéristiques des plants du filtre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="53"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Descriptif de l’espèce et du genre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="53"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prescriptions d’installation des plants (schéma côtés, nombre, emplacement).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="53"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fiche technique des plantes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Critères d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="53"/>
+          <w:numId w:val="54"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Plantes conformes à celles installées lors de l’essai d’efficacité de traitement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="53"/>
+          <w:numId w:val="54"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prendre en compte la problématique des espèces par rapport aux territoires.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">3.5. Collecte et évacuation des effluents</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="1440" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
@@ -3821,356 +3913,356 @@
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 06/06/2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Description du système de collecte des effluents en amont du dispositif et des effluents traités en aval du dispositif:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="54"/>
+          <w:numId w:val="55"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="54"/>
+          <w:numId w:val="55"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="54"/>
+          <w:numId w:val="55"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">DN/OD.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="54"/>
+          <w:numId w:val="55"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">PN.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="54"/>
+          <w:numId w:val="55"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rigidité annulaire.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="54"/>
+          <w:numId w:val="55"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pentes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="56"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fournir fiche technique du produit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="56"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fournir schéma côté.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="56"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A la révision du dossier : les références de certification pour les tubes doivent être actualisées (CR du GS 17.1 du 10/12/2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Critères d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="57"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">La rigidité annulaire des tubes doit être supérieures ou égales à 4 KN/m2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="57"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les tubes doivent être certifiés NF ou QB ou équivalent. En l’absence de certification, ces tubes seront vérifiés par tierce partie lors de l’audit de suivi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="1440" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
         <w:t xml:space="preserve">3.5.2. Raccordement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 08/02/2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="58"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Description des modalités de raccordement (exemple : raccordement en sortie du traitement secondaire de façon étanche à l'aide d'un joint d'étanchéité).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="58"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Caractéristiques du joint à minima (selon NF EN 681-1) : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="58"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériaux.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="58"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Classe de dureté.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="58"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Résistance à la traction.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="58"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allongement à la rupture.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="58"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Déformation rémanente après compression.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="58"/>
+          <w:numId w:val="59"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fiche technique du produit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="58"/>
+          <w:numId w:val="59"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Justifications des caractéristiques du joint.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Critères d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Caractéristiques de la norme NF EN 681-1 à minima.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4184,129 +4276,129 @@
         <w:t xml:space="preserve">3.5.3. Relèvement des eaux brutes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 16/02/2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="59"/>
+          <w:numId w:val="60"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Description et dimensionnement du poste de relevage option.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="59"/>
+          <w:numId w:val="60"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prescriptions de mise en œuvre, fournir un schéma en annexe du DT pour les modalités de pose de la station, du poste.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="59"/>
+          <w:numId w:val="60"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prescriptions pour éviter l'infiltration d'eaux parasites par les réhausses (CR GS 17.1 du 16/02/2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="59"/>
+          <w:numId w:val="60"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Débit hydraulique (limitation des volumes de bâchées). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="59"/>
+          <w:numId w:val="60"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Le poste doit être conforme aux spécifications de la norme NF EN 12050.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="59"/>
+          <w:numId w:val="60"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Le poste ne doit ni se déformer ni permettre l'intrusion d'eaux parasites.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="59"/>
+          <w:numId w:val="60"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">En cas de panne de la pompe, son changement devra se faire dans un délai de 72h.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Critères d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Le débit hydraulique revendiqué doit être adapté au traitement primaire.Le débit hydraulique revendiqué doit être adapté au traitement primaire.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4327,299 +4419,299 @@
         <w:t xml:space="preserve">3.5.4. Relèvement des eaux traitées</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 16/02/2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="60"/>
+          <w:numId w:val="61"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Description et dimensionnement, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="60"/>
+          <w:numId w:val="61"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prescriptions de mise en œuvre, fournir un schéma en annexe du DT pour les modalités de pose de la station, du poste.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="60"/>
+          <w:numId w:val="61"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Description de l'étanchéité des raccords.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="60"/>
+          <w:numId w:val="61"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prescriptions pour éviter l'infiltration d'eaux parasites par les réhausses (CR GS 17.1 du 16/02/2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="60"/>
+          <w:numId w:val="61"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Impact d’une panne sur le traitement et sur le filtre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="60"/>
+          <w:numId w:val="61"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Le poste ne doit ni se déformer ni permettre l'intrusion d'eaux parasites.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="60"/>
+          <w:numId w:val="61"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">En cas de panne de la pompe, son changement devra se faire dans un délai de 72h. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="60"/>
+          <w:numId w:val="61"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Préciser les conditions de refoulement, notamment la présence de clapet(s) (CR du GS 17.1 du 10/12/2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">« § Relèvement des eaux traitéesEn cas de nécessité, un poste de relevage indépendant est installé en aval du dispositif conforme aux spécifications de la norme NF EN 12050.Le dispositif et le poste de relevage doivent chacun être livré avec leurs joints d’étanchéité conforme aux spécifications de la norme NF EN 681-1 (réseaux d'évacuation, d'assainissement).  Lors de remontées de nappe, le poste de relevage ne doit ni se déformer, ni se déplacer, ni permettre l’infiltration d’eaux parasites. La hauteur maximale de la nappe se situe en dessous du fil d’eau de sortie de l’effluent traité. Dans le cas où le fil d’eau de sortie est supérieur au fil d’eau d’entrée, la hauteur maximale de la nappe se situe en-dessous du fil d’eau d’entrée du dispositif. En cas de panne de la pompe, son changement devra se faire dans un délai de 72h. »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="61"/>
+          <w:numId w:val="62"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fournir schémas côtés et fiches techniques.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="61"/>
+          <w:numId w:val="62"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fournir l'essai d'efficacité de traitement comprenant le relevage ou fournir la justification de la tenue du média en cas de panne et d'immersion totale ou partielle en cas de non évacuation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="61"/>
+          <w:numId w:val="62"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pour des postes revendiqués marqués CE, fournir les rapports d'essais selon EN 12050.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="61"/>
+          <w:numId w:val="62"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dans le cas de revendication d’une dénomination commerciale de poste en présence de nappe : justification de la tenue de l’ensemble (dispositif + poste) en présence de nappe (exemple pit test).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="61"/>
+          <w:numId w:val="62"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pour les joints d'étanchéité : connexion entres cuves / postes relevage : conformité norme EN NF 681 et d’étanchéité connexion déviation angulaire. La durabilité des joints doit être garantie (critères de résistance à long terme conformément à la norme EN 681-1).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Critères d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="62"/>
+          <w:numId w:val="63"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Présence du poste lors de l'essai d'efficacité de traitement pour une revendication d'un relevage à l'intérieur du dispositif.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="62"/>
+          <w:numId w:val="63"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Justification du comportement du média pour les postes optionnels en aval du dispositif.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="62"/>
+          <w:numId w:val="63"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dans le cas de revendication de poste sans afficher dans le DT la dénomination commerciale (pour les postes non fabriqués par le demandeur et postes marqués CE): les postes sont déclarés au CSTB et lors de l’audit de suivi, la vérification qu’aucun poste de relevage non couvert par l’instruction doit être réalisé. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="62"/>
+          <w:numId w:val="63"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les rapports selon EN 12050 sont évalués (déformation essai pit test 7,5% maximum, étanchéité du poste et de son couvercle, joint d’étanchéité intégré).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="62"/>
+          <w:numId w:val="63"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">La cuverie du poste indépendant doit être adaptée en vue d’une potentielle fixation sur une dalle d’ancrage (CR GS 17.1 du 11/05/2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">3.6. Système de ventilation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="1440" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
@@ -4686,90 +4778,90 @@
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 08/02/2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Description du système de ventilation du filtre : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="63"/>
+          <w:numId w:val="64"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type, nombre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="63"/>
+          <w:numId w:val="64"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="63"/>
+          <w:numId w:val="64"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">DN/OD.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="63"/>
+          <w:numId w:val="64"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Localisation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">3.7. Autres équipements</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="1440" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
@@ -4777,77 +4869,77 @@
         <w:t xml:space="preserve">3.7.1. Echantillonnage</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 08/02/2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="64"/>
+          <w:numId w:val="65"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Description des modalités de prélèvements et bilan 24 h possibles, ainsi que localisation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="64"/>
+          <w:numId w:val="65"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Intégrer en annexe la représentation des solutions de prélèvements envisagés.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="64"/>
+          <w:numId w:val="65"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Intégrer en annexe une fiche de suivi in situ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fournir une procédure détaillée de réalisation de prélèvement et de bilan 24 h.Intégrer en annexe une fiche de suivi in situ qui comprend notamment le suivi de la durabilité de la membrane.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4885,364 +4977,364 @@
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 08/02/2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Descriptions et caractéristiques des couvercles et réhausses :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="65"/>
+          <w:numId w:val="66"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau et % recycle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="65"/>
+          <w:numId w:val="66"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mode de fabrication.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="65"/>
+          <w:numId w:val="66"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions et nombre maximum admissibles (sur la base de la vérification du comportement structurel de l’enveloppe).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="65"/>
+          <w:numId w:val="66"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Charge admissible.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="65"/>
+          <w:numId w:val="66"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Modalités de verrouillage (matériaux insensible à la corrosion).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="65"/>
+          <w:numId w:val="66"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protection uv.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="65"/>
+          <w:numId w:val="66"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Durée de renouvellement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="65"/>
+          <w:numId w:val="66"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Modalités de fixation des réhausses à la cuve et entre les réhausses. Par référence aux protocoles de l'EN 124 et adaptation au cas par cas : Pour les accès destinés aux zones piétonnières et aux zones de charges roulantes des essais sont réalisés selon le protocole de l'EN 124. Pour les zones sous charges roulantes, les dispositions particulières doivent être décrites : dalle de répartition ne s’appuyant pas sur la cuve (si les accès d’origine sont conservés et désolidarisé de la dalle, le Dossier Technique devra le préciser).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="67"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Description des modalités de fabrication.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="67"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Justifications de la charge admissible déclarée sont à fournir.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="67"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Justification de la tenue des accès (couvercle et cadre) à une charge accidentelle piétonnière.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="67"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rapports d’essais et certification de la norme EN 124 sont à fournir lorsque le demandeur fabrique ou sous traite en son nom les dispositifs de couronnement et de fermeture.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="67"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Justification durée de vie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="67"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Démontrer la robustesse et la facilité du système de fermeture dans le temps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="67"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sécurité et protection des accès : les aspects sanitaires et la sécurité des personnes sont à étudier au cas par cas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Critères d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="67"/>
+          <w:numId w:val="68"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les dimensions des accès (couvercle et cadre) doivent être conformes aux référentiels normatifs européens.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="67"/>
+          <w:numId w:val="68"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Analyse de la faisabilité des opérations par un professionnel (réalisable, réaliste et accessibilité des équipements), notamment pour les couvercles (DN d'ouverture, lieu rendu accessible, hauteur de remblai).-Les dispositifs doivent être conçus pour en interdire les accès non autorisés (modalités de fermetures doivent être spécifiées), garantir la sécurité de fonctionnement et doivent être accessibles.-L'usage de matières premières contenant des matières recyclées doit être précisé.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="67"/>
+          <w:numId w:val="68"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Si rehausse justification mécanique (visée par pit test) et étanchéité à l’infiltration / eaux de ruissellement (nf 13598), certification le cas échéant. Justification par rapport à la pénétration aux racines.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">-Rehausse : fixation, étanchéité vis à eau de ruissellement, racines, rigidité annulaire de 2 kN/m2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="67"/>
+          <w:numId w:val="68"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tampons : résistance la charge revendiquée ou à minima 150 kg sur 30 cm x 10 cm, résistance corrosion et UV pour durée de vie éléments démontables et sécurité.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="1440" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
         <w:t xml:space="preserve">3.7.3. Indicateur de niveau/alarme du filtre</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 08/02/2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="68"/>
+          <w:numId w:val="69"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Description et localisation du dispositif d'alarme de l'état de colmatage du filtre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="68"/>
+          <w:numId w:val="69"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type d'alarme (visuelle et sonore, durée de vie de la pile, IP du boîtier d'alarme, modalités d'alerte lorsque la pile doit être changée, niveau sonore, modalités d'étanchéité de la jonction électrique).La phrase suivante est à indiquer dans le DT : Le boîtier d’alarme (IP XX) doit être installé dans un endroit de passage à l’intérieur ou à l’extérieur. Le système doit être illustré en annexe du DT.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fiche technique du système d'alarme.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5300,64 +5392,64 @@
         <w:t xml:space="preserve">Décrire le dispositif de poste de relevage et interaction avec le filtre. Définir la hauteur maximum d'immersion du filtre. Définir le temps maximal d'intervention de changement de pompe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Essai de restauration du filtre après immersion.Protocole :Préalable : la mise en régime biologique et hydraulique devra être établie. 2 réponses à des sollicitations particulières sont demandées :Alimentation hydraulique maintenue sur 24h, soit 750 litres pour une station à même de traiter 5EH. Ce volume est sensé correspondre à environ 3 jours d’alimentation réelle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="69"/>
+          <w:numId w:val="70"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Si l’essai d’efficacité de traitement (marquage CE ou annexe 2) a été fait avec pompe, la demande du GS est une mesure faite directement après 24h de fonctionnement,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="69"/>
+          <w:numId w:val="70"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Si l’essai d’efficacité de traitement n’a pas été fait avec pompe, il faudra simuler la défaillance de pompe : pendant 24h, alimenter en effluent l’installation à charge nominale en stoppant l’évacuation d’eau. Lors du redémarrage, une mesure sera réalisée après 24h d’utilisation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test de l’installation en immersion : Il s’agira d’alimenter le filtre jusqu’à l’immerger, arrêter l’alimentation et attendre le temps déclaré d'intervention de changement de pompe, sans être inférieur à 72h (temps théorique par défaut d'intervention). La reprise des performances garanties (a minima réglementaires) sera consignée et le nombre d’heures nécessaires à la reprise mentionné dans la partie Avis du dossier. D’éventuelle observation visuelle permettront d’éclairer la réflexion, en particulier sur l’état physique du système.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reconduction de l'essai (CR GS 17.1 du 11/05/2021) : Le test d’immersion d’un média filtrant (simulation d’une panne électrique de 24h et test d’immersion du filtre de 72h) doit être reconduit pour tout nouveau poste de relevage des eaux traitées revendiqué présentant une modification de plus de 10% en volume par rapport à la version du poste testé lors de l’essai d’immersion.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -5478,137 +5570,137 @@
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 08/02/2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les performances garanties dans les conditions normales d’utilisation et d’entretien correspondent aux seuils réglementaires, soit 30 mgO2/L pour la DBO5 et 35 mg/L pour les MES.Les performances de l’essai d’efficacité de traitement du dispositif sont exprimées en concentration de sortie, à savoir xx mgO2/L pour la DBO5 et xx mg/L pour les MES. Note : Ces performances peuvent être des performances garanties sous réserves qu'elles correspondent à des « performances démontrées » lorsque retour in situ pour au moins 30 installations.Les concentrations maximales en sortie du dispositif (Lsup) sont à intégrer dans ce paragraphe sous forme de tableau : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="70"/>
+          <w:numId w:val="71"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Échantillon considéré : Concentrations maximales en sortie du dispositif (Lsup), Intervalle de confiance de  90% pour MES et DBO5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="70"/>
+          <w:numId w:val="71"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Échantillon considéré : Concentrations maximales en sortie du dispositif (Lsup), Intervalle de confiance de  95% pour MES et DBO5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rapport d’essais de performances épuratoires réalisés par un laboratoire reconnu et certifié 17025 pour ces essais.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Critères d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rapport d’essais de performances épuratoires réalisés par un laboratoire reconnu et certifié 17025 pour ces essais  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="71"/>
+          <w:numId w:val="72"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30 mgO2/L pour la DBO5 et 35 mg/L pour les MES,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="71"/>
+          <w:numId w:val="72"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validation statistique du domaine de confiance.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="71"/>
+          <w:numId w:val="72"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pas de vidange lors de l’essai.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">4.4. Performances énergétiques déclarées</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 08/02/2021</w:t>
       </w:r>
     </w:p>
@@ -5681,64 +5773,64 @@
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 08/02/2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indication du niveau sonore : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="72"/>
+          <w:numId w:val="73"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Déclaré sur la base de la fiche constructeur,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="72"/>
+          <w:numId w:val="73"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ou mesuré si justification fournie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fiche technique du constructeur ou mesure de niveau sonore.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5898,110 +5990,110 @@
         <w:t xml:space="preserve">7. Stockage - Manutention - Emballage</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 08/02/2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="73"/>
+          <w:numId w:val="74"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Description des voies d'emballage / conditionnement, stockage et manutention (à l’usine de fabrication et au distributeur le cas échéant).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="73"/>
+          <w:numId w:val="74"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Maîtrise des produits après départ d'usine.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="74"/>
+          <w:numId w:val="75"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Justification de la pertinence des modalités de stockage et d'emballage des équipements et du produit fini.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Critères d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="75"/>
+          <w:numId w:val="76"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vérification des modalités de manutention (calcul, visite de chantier,…).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">8. Conception et dimensionnement des installations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">8.1. Conception des installations</w:t>
@@ -6014,64 +6106,64 @@
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 08/02/2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indiquer les conditions de conception des dispositifs : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="76"/>
+          <w:numId w:val="77"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Traitement primaire (temps de séjour, m3/EH, etc) si existant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="76"/>
+          <w:numId w:val="77"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Traitement secondaire (hauteur utile du média, m2/EH, densité des plants au m2, etc).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Règles de dimensionnement sous forme de tableau.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6180,188 +6272,188 @@
         <w:t xml:space="preserve">9.1. Cas général</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 08/02/2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="77"/>
+          <w:numId w:val="78"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Description des différentes phases de mise en œuvre en conditions normales adaptées au produit permettant de maintenir l’ouvrage de manière pérenne (réalisation des fouilles, des fondations, du lit de pose, modalité de pose de l’enveloppe notamment particularités des membranes, vérification du niveau, du remblayage latéral, raccordements, du remblayage final, mise en place des rehausses et accès, hauteur entre l’accès et le niveau du sol fini, …).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="77"/>
+          <w:numId w:val="78"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Modalités d’étanchéité des canalisations et raccordement, ainsi que contrôle sur l’étanchéité de la collerette installée.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="77"/>
+          <w:numId w:val="78"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Modalités d’installation des protections sanitaires (prescriptions et recommandations du titulaire).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="77"/>
+          <w:numId w:val="78"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les conditions de mise en œuvre doivent prendre en compte l’usage et l’exploitation du dispositif (ex : vidange, faucardage, etc) à court et long terme.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="77"/>
+          <w:numId w:val="78"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Intégrer les prescriptions issues du fascicule 70 pour le sol non remanié. Note exemple : « Un soin particulier est à apporter à l’assise plane de gravier pour le répartiteur et la jonction avec les tuyaux pour éviter tout tassement différentiel. Pour cela, il faut éviter le remaniement du fond de fouille, en particulier en cas de sols sensibles (argile, sable de faible densité) ».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="78"/>
+          <w:numId w:val="79"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les notices de mise en œuvre sont à déposer pour l'ensemble de la gamme.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="78"/>
+          <w:numId w:val="79"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fournir la description des modalités de manutention : dispositifs permettant la manutention avec justification sur la base de calcul ou d'essai si nécessité de manutention.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Critères d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="79"/>
+          <w:numId w:val="80"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Évaluation de la pertinence de la mise en œuvre via la visite de chantier.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="79"/>
+          <w:numId w:val="80"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hauteur de remblai conforme à l'essai mécanique.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="79"/>
+          <w:numId w:val="80"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Manutention : Vérifier l’adaptation des moyens mis en œuvre (sous ou sur dimensionné, impact de l’outil sur la zone de remblai, impact sur les conditions de pose).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">9.2. Cas particuliers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="1440" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
@@ -6380,139 +6472,139 @@
         <w:t xml:space="preserve">9.2.1.1. Charges roulantes nécessitant une dalle de répartition de charges</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 08/02/2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="80"/>
+          <w:numId w:val="81"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Description des différentes phases de mise en œuvre en conditions de charges roulantes nécessitant une dalle de répartition de charges qui diffèrent des conditions normales (pour les cuves enterrées) : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="80"/>
+          <w:numId w:val="81"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Elles doivent être adaptées au produit permettant de maintenir l’ouvrage de manière pérenne (sans déformations).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="80"/>
+          <w:numId w:val="81"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Respect des conditions de sécurité et résistance du dispositif (y compris raccords, tubes, etc). Dalle autoportante de répartition des charges avec caractéristiques justifiées (ne doit pas reposée sur les équipements).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="80"/>
+          <w:numId w:val="81"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prise en compte des effets vibratoires possibles.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="80"/>
+          <w:numId w:val="81"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ou préciser la distance minimale à respecter des charges roulantes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="81"/>
+          <w:numId w:val="82"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les notices de mise en œuvre sont à déposer pour l'ensemble de la gamme.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="81"/>
+          <w:numId w:val="82"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Caractéristiques de la dalle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Critères d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hauteur de remblai conforme à l'essai mécanique.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6526,152 +6618,152 @@
         <w:t xml:space="preserve">9.2.1.2. Charges roulantes véhicules légers ne nécessitant pas de dalle de répartition de charges</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 08/02/2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="82"/>
+          <w:numId w:val="83"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Description des différentes phases de mise en œuvre en conditions de charges roulantes de véhicules légers ne nécessitant pas de dalle de répartition de charges qui diffèrent des conditions normales (pour les cuves enterrées). Elles doivent être adaptées au produit permettant de maintenir l’ouvrage de manière pérenne (sans déformations).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="82"/>
+          <w:numId w:val="83"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prescriptions spécifiques établies et vérifiées (procédure particulière de mise en œuvre et de réception à établir pour l'installateur) :si dalle non nécessaire. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="82"/>
+          <w:numId w:val="83"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vérification de la tenue mécanique des cuves, dispositifs d'accès et rehausse aux charges revendiquées (par ex étude aux éléments finis) avec une hauteur de remblai d'au moins 50 cm.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="82"/>
+          <w:numId w:val="83"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">La mise en place des cuves et des tuyaux, dans le cas de passage de véhicules légers, doit être réalisée conformément aux règles de l’art (sur la base des fascicules 70 et 81).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="82"/>
+          <w:numId w:val="83"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">La hauteur de remblai doit être au moins de 50 cm.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="82"/>
+          <w:numId w:val="83"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Un compactage en cohérence avec le sol en place et de façon homogène pour qu’aucun tassement ne puisse se faire après le passage de ce type de véhicule doit être prescrit. L’homogénéité du compactage est à vérifier lors de la mise en œuvre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="83"/>
+          <w:numId w:val="84"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les notices de mise en œuvre sont à déposer pour l'ensemble de la gamme.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="83"/>
+          <w:numId w:val="84"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Justification mécanique de la résistance des cuves aux charges roulantes de véhicules légers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Critères d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hauteur de remblai conforme à l'essai mécanique. Lors de l'audit du contrôle externe, les cuves sont vérifiées conformes à celles faisant l'objet de la justification mécanique à ses charges.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6685,255 +6777,255 @@
         <w:t xml:space="preserve">9.2.2. Cas particulier de la présence de nappe phréatique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 07/12/2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="84"/>
+          <w:numId w:val="85"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Description des différentes phases de mise en œuvre en conditions humides qui diffèrent des conditions normales : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="84"/>
+          <w:numId w:val="85"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Elles doivent être adaptées au produit permettant de maintenir l’ouvrage de manière pérenne (sans déformations).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="84"/>
+          <w:numId w:val="85"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Le niveau des plus hautes eaux connues se situe en dessous du fil d’eau de sortie de l’effluent traité.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="84"/>
+          <w:numId w:val="85"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ou préciser que le dispositif ne doit pas être installé en présence de nappe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="84"/>
+          <w:numId w:val="85"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">La mise en œuvre d’une fosse toutes eaux en présence d’une nappe ou d’un sol « difficile » doit s’accompagner de la mise en place d’un système d’inspection du niveau d’eau du sol (présence d’eau et niveau d’eau), p.ex. un tube piézométrique de DN 200 mm. Ce système d’inspection doit être conçu de telle sorte à pouvoir y insérer une pompe immergée afin d’abaisser le niveau d’eau du sol en vue de la vidange de la fosse (CR du GS 17.1 du 11/05/2021).Le Groupe acte qu’en cas de mise en œuvre d’une cuve avec dalle d’ancrage, la mise en place d’un système d’inspection du niveau d’eau du sol n’est pas obligatoire (CR du GS 17.1 du 07/12/2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="85"/>
+          <w:numId w:val="86"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les notices de mise en œuvre sont à déposer pour l'ensemble de la gamme.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="85"/>
+          <w:numId w:val="86"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Essai de résistance mécanique en conditions humides.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Critères d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="86"/>
+          <w:numId w:val="87"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vérification des conditions revendiquées conforme à l'essai de comportement structurel en présence de nappe et du taux de déformation inférieur ou égale à 7,5%.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="86"/>
+          <w:numId w:val="87"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">La hauteur maximale de la nappe se situe en dessous du fil d’eau de sortie de l’effluent traité. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="86"/>
+          <w:numId w:val="87"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hauteur de remblai conforme à l'essai mécanique.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="1440" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
         <w:t xml:space="preserve">9.2.3. Cas particulier de terrain en pente</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 08/02/2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="87"/>
+          <w:numId w:val="88"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Description des différentes phases de mise en œuvre en conditions de terrain en pente qui diffèrent des conditions normales. Elles doivent être adaptées au produit permettant de maintenir l’ouvrage de manière pérenne (sans déformations).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="87"/>
+          <w:numId w:val="88"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indiquer le pourcentage maximum de pente prescrit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="87"/>
+          <w:numId w:val="88"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Faire référence aux règles BAEL ou autre document pour les murs de soutènement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les notices de mise en œuvre sont à déposer pour l'ensemble de la gamme.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6947,64 +7039,64 @@
         <w:t xml:space="preserve">9.2.4. Cas particulier de mise en œuvre assimilée enterrée</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 08/02/2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="88"/>
+          <w:numId w:val="89"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Description des différentes phases de mise en œuvre en conditions de mise en oeuvre assimilée enterrée qui diffèrent des conditions normales. Elles doivent être adaptées au produit permettant de maintenir l’ouvrage de manière pérenne (sans déformations).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="88"/>
+          <w:numId w:val="89"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Faire référence aux règles BAEL ou autre document pour les murs de soutènement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les notices de mise en œuvre sont à déposer pour l'ensemble de la gamme.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7035,107 +7127,107 @@
         <w:t xml:space="preserve">9.2.5. Cas particulier de mise en œuvre en relevage</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 10/01/2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="89"/>
+          <w:numId w:val="90"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Description des différentes phases de mise en œuvre du relevage (amont, aval, optionnel ou intégrant la filière) dans toutes les conditions de mises en œuvre revendiquées. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="89"/>
+          <w:numId w:val="90"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Elles doivent être adaptées au produit permettant de maintenir l’ouvrage de manière pérenne (sans déformations).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">La mise en œuvre d’un poste de relevage indépendant nécessite une dalle d’ancrage en présence d’une nappe ou d’un sol « difficile » (p.ex. sol argileux sensible au retrait-gonflement) (CR du GS 17.1 du 11/05/2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="90"/>
+          <w:numId w:val="91"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dans le cas de revendication d’une dénomination commerciale de poste : justification de la tenue de l’ensemble (dispositif + poste) en présence de nappe (exemple pit test) pour les postes revendiqués par le titulaire.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="90"/>
+          <w:numId w:val="91"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dans le cas de revendication de poste sans afficher dans le DT la dénomination commerciale : les postes sont déclarés au CSTB et lors de l’audit de suivi, la vérification qu’aucun poste de relevage non couvert par l’instruction doit être réalisé.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Critères d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Conforme aux spécifications de la norme NF EN 12050 (déformation essai pit test 7,5% maximum, étanchéité du poste et de son couvercle, joint d’étanchéité intégré.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7218,729 +7310,729 @@
         <w:t xml:space="preserve">9.3. Identification et localisation de l'installation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 08/02/2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="91"/>
+          <w:numId w:val="92"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Description des modalités d'identification de l'installation (ex : numéro de série) et localisation de cette identification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="91"/>
+          <w:numId w:val="92"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Description de la traçabilité de l'installation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fournir un exemple et manuel qualité.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Critères d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Marquage : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="92"/>
+          <w:numId w:val="93"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Description du contenu du marquage et emplacement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="92"/>
+          <w:numId w:val="93"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Marquage de l'installation doit être visible, accessible et pérenne dans le temps. Il ne doit pas être sur équipement dissociable.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">10. Mise en service de l'installation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 08/02/2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="93"/>
+          <w:numId w:val="94"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Décrire les opérations à réaliser et/ou à vérifier lors de la mise en service de l'installation et intégrer une fiche type en annexe du DT (comprenant la vérification des conditions de pose visibles).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="93"/>
+          <w:numId w:val="94"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Préciser qui réalise la mise en service. La réalisation de la mise en service (par le demandeur ou son représentant formé et validé par lui-même).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="93"/>
+          <w:numId w:val="94"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dans le cas d'un poste de relevage (optionnel ou non) en amont, le réglage du volume de bâchée est à prévoir dans cette procédure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fournir la procédure de mise en service de l'installation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Critères d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="94"/>
+          <w:numId w:val="95"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Retour d'information avec le bilan annuel in situ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="94"/>
+          <w:numId w:val="95"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vérification de la traçabilité.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">11. Réception de l'installation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 08/02/2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="95"/>
+          <w:numId w:val="96"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Décrire les modalités de réception après la mise en œuvre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="95"/>
+          <w:numId w:val="96"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pour les dispositifs &gt; 20 EH : l’article 10 de l’arrêté technique du 21 juillet 2015, pour les dispositifs recevant une charge brute de pollution organique supérieure à 1,2 kg/j de DBO5 s’applique, « les travaux réalisés sur les ouvrages font l’objet avant leur mise en service d’une procédure de réception prononcée par le maître d’ouvrage. Des essais visent à assurer la bonne exécution des travaux. […]Le procès-verbal de cette réception et les résultats de ces essais de réception sont tenus à la disposition, du service en charge du contrôle et de l’agence de l’eau ou l’office de l’eau dans les départements d’outre-mer concernés, par le maître d’ouvrage. »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fournir une trame type de procès verbal de réception.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Critères d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="96"/>
+          <w:numId w:val="97"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Retour d'information avec le bilan annuel in situ. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="96"/>
+          <w:numId w:val="97"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vérification de la traçabilité.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">12. Entretien et maintenance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">12.1. Opérations d'entretien et de maintenance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 06/06/2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="97"/>
+          <w:numId w:val="98"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les conditions d’entretien et de maintenance doivent être précisées sous forme de tableau dans le DT. Elles doivent garantir le bon fonctionnement de l’ouvrage et de sa stabilité dans le temps. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="97"/>
+          <w:numId w:val="98"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Un entretien annuel des dispositifs doit être réalisé considérant l’usage à capacité nominale du dispositif (CR du GS 17.1 du 21/01/2020). Lors de cet entretien annuel, une attention particulière sera portée à l’état du média filtrant afin d’apprécier la nécessité d’une intervention ou d’un renouvellement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="97"/>
+          <w:numId w:val="98"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Annoncer les durées de vie en lien avec l'entretien et la maintenance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="97"/>
+          <w:numId w:val="98"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Intégrer en annexe du DT une procédure d'entretien et de maintenance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="97"/>
+          <w:numId w:val="98"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vidange :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="97"/>
+          <w:numId w:val="98"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les périodicités de vidange sont définies sur la base des caractéristiques dimensionnelles des volumes dédiés au stockage des boues et des productions de boues. Modalités de vidange sans déformations de l’ouvrage (structure et équipements). Fréquence de vidange « réelle » peut être indiquée (exemple 3 hab pour 5 EH, représente 81 % de la population).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="97"/>
+          <w:numId w:val="98"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Intégrer en annexe du DT une procédure de réalisation de vidange avec schéma (localisation de l'aspiration) et de remplissage de la station (attention dans le cas de cloisons et d'équipements internes).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="97"/>
+          <w:numId w:val="98"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Soit industriel prévoit un équipement interne pour que le pompage soit réalisé sans nuire au dispositif.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="97"/>
+          <w:numId w:val="98"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Soit la vidange par l'hydrocureur ne pose pas de pb sur le dispositif.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="97"/>
+          <w:numId w:val="98"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Contrat : Le demandeur doit proposer un contrat d’entretien et spécifier : la fréquence d’entretien, les opérations comprises et non comprises dans ce contrat, les modalités de renouvellement du contrat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="98"/>
+          <w:numId w:val="99"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fournir la description détaillée des opérations d'entretien et de maintenance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="98"/>
+          <w:numId w:val="99"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ces opérations doivent être justifiées afin de garantir le bon fonctionnement de l’ouvrage et de sa stabilité dans le temps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="98"/>
+          <w:numId w:val="99"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les modalités d’accessibilités et de faisabilités de l’exploitation doivent être étayées.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="98"/>
+          <w:numId w:val="99"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Justification des durées de vie des composants essentiels au traitement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="98"/>
+          <w:numId w:val="99"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fournir une procédure de réalisation de vidange avec schéma (localisation de l'aspiration) et de remplissage de la station (attention dans le cas de cloisons et d'équipements internes).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="98"/>
+          <w:numId w:val="99"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fourniture de la justification de la tenue de la cuve et notamment des cloisons en cas de vidange en présence de nappe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="98"/>
+          <w:numId w:val="99"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fournir un exemple du (des) contrat(s) proposé(s).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="98"/>
+          <w:numId w:val="99"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fournir la traçabilité de l’exploitation du dispositif.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Critères d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="99"/>
+          <w:numId w:val="100"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Faisabilité des opérations par un professionnel (réalisable, réaliste et accessibilité des équipements), notamment pour les couvercles (DN d'ouverture, lieu rendu accessible, hauteur de remblai).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="99"/>
+          <w:numId w:val="100"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vidanges : Fréquence de vidange à pleine charge  ≥1 an.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="99"/>
+          <w:numId w:val="100"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">La périodicité et les quantités de renouvellement des composants essentiels nécessaires au maintien des performances. Cette périodicité est définie sur la base de justifications par essais ou sur la base de références. Maîtrise de la durabilité des performances des équipements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="99"/>
+          <w:numId w:val="100"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">La traçabilité de l’exploitation du dispositif doit être réalisée.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="99"/>
+          <w:numId w:val="100"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vérification des effets de l'exploitation sur les accessoires (fixation/déformation équipements comme la grille de protection du filtre vertical, accessibilités et entretien des filtres et des plantes,…)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="99"/>
+          <w:numId w:val="100"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vérification de la pertinence de l’exploitation lors de la visite chantier lors de l’instruction (vidange, entretien, état équipements, risque potentiel, etc).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="99"/>
+          <w:numId w:val="100"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Un entretien annuel des dispositifs doit être réalisé considérant l’usage à capacité nominale du dispositif (CR GS 17.1 du 21/01/2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">12.2. Renouvellement du milieu filtrant</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 08/02/2021</w:t>
       </w:r>
     </w:p>
@@ -8232,77 +8324,77 @@
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Manuel qualité et procédure de contrôles.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Critères d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="100"/>
+          <w:numId w:val="101"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Maîtrise du mode de production pour permettre au produit de satisfaire les exigences de l'avis technique.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="100"/>
+          <w:numId w:val="101"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Maîtrise des sous-traitants.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="100"/>
+          <w:numId w:val="101"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Maîtrise des accessoires.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="1440" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
         <w:t xml:space="preserve">14.1.3. Contrôles internes sur produits finis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 08/02/2021</w:t>
       </w:r>
     </w:p>
@@ -8333,77 +8425,77 @@
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Manuel qualité et procédure de contrôles.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Critères d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="101"/>
+          <w:numId w:val="102"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Maîtrise du mode de production pour permettre au produit de satisfaire les exigences de l'avis technique.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="101"/>
+          <w:numId w:val="102"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Maîtrise des sous-traitants.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="101"/>
+          <w:numId w:val="102"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Maîtrise des accessoires.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">14.2. Contrôles externes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="1440" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
@@ -8418,335 +8510,335 @@
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 02/04/2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Description des contrôles externes (à définir lors de l’instruction) :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="102"/>
+          <w:numId w:val="103"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vérification du système qualité lors de l'audit.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="102"/>
+          <w:numId w:val="103"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vérification de la traçabilité du contrôle interne. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="102"/>
+          <w:numId w:val="103"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vérification des caractéristiques dimensionnelles de l'enveloppe :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="102"/>
+          <w:numId w:val="103"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions hors tout (Longueur, largeur, Hauteur).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="102"/>
+          <w:numId w:val="103"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions utiles (hauteur utile, volume utile.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="102"/>
+          <w:numId w:val="103"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Epaisseur moyenne et épaisseur minimale.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="102"/>
+          <w:numId w:val="103"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Poids du dispositif (équipements compris ou non).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="102"/>
+          <w:numId w:val="103"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vérification des caractéristiques de l'enveloppe :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="102"/>
+          <w:numId w:val="103"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Modalités de fabrication (monobloc, bi-coque et modes de fixations, cloisons interne et fixation).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="102"/>
+          <w:numId w:val="103"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Etanchéité produit fini avec équipements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="102"/>
+          <w:numId w:val="103"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Caractéristiques matières de l’enveloppe du dispositif et garantir la valeur de la contrainte en traction en MPA de l’enveloppe. Dans le cadre de plusieurs origines de matières premières, la valeur garantie la plus basse sera indiquée.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="102"/>
+          <w:numId w:val="103"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vérification des caractéristiques des dispositifs d'accès et de rehausses aux charges revendiquées.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="102"/>
+          <w:numId w:val="103"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vérification de la constance du média</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="102"/>
+          <w:numId w:val="103"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">du lot de média si assemblage en usine : du registre de traçabilité et vérification lors de l'audit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="102"/>
+          <w:numId w:val="103"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sur chaque dispositif si assemblage in situ : du registre de traçabilité lors de l'audit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="102"/>
+          <w:numId w:val="103"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">de la granulométrie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="102"/>
+          <w:numId w:val="103"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Essais réalisés soit :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="102"/>
+          <w:numId w:val="103"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sous contrôle de l'auditeur si réalisable en usine suite validation GS (pertinence)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="102"/>
+          <w:numId w:val="103"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">au laboratoire de la marque sur dispositif choisit par l'auditeur</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">En cas de résultat non-conforme à l’un de ses essais menés en usine ou au laboratoire de la marque, la cuve identifiée lors de l’audit (par l’auditeur, différente de celle utilisées pour les essais ci-dessus) est envoyé au laboratoire de la marque pour essai de vérification du comportement structurel. Caractéristiques certifiées (mesure en laboratoire ou en usine si appareil de mesure raccordé métrologiquement et accord du GS)  sur cuve choisie par l'auditeur si résultat non conforme à l'un des essais tierce partie suivants : dimensionnel, étanchéité, durabilité</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Critères d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Contrôles réalisés par auditeur externe (audit) ou suivi d'usine par instructeur.Modalités de contrôles externes de la constance qualité/du fonctionnement des produits/procédés (CR GS 17.1 du 02/04/2024) :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="103"/>
+          <w:numId w:val="104"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Première année (année 1) de l’ATec/DTA : 2 suivis d'usine</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="103"/>
+          <w:numId w:val="104"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Année 1 + i, avec i ≥1, de l’ATec/DTA : 1 suivi in situ et 1 suivi d'usine</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="1440" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
         <w:t xml:space="preserve">14.2.2. Contrôles in situ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 07/12/2023</w:t>
       </w:r>
     </w:p>
@@ -8760,116 +8852,116 @@
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Définir les points de contrôles et les conditions de prélèvement.Si revendication de traitement des germes microbiens, définir les germes concernés.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="104"/>
+          <w:numId w:val="105"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fiche terrain selon le protocole de suivi in situ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="104"/>
+          <w:numId w:val="105"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fournir le protocole de réalisation de mesure interne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="104"/>
+          <w:numId w:val="105"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Si revendication de traitement des germes microbiens, rapport d'essai selon norme EN 12566-3 et -6 et -7 ou annexe II de l'arrêté technique ANC du 7 septembre 2009 modifié.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="104"/>
+          <w:numId w:val="105"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les paramètre suivants sont rajoutés aux paramètres systématiquement suivis lors des suivis in-situ d'installations d'ANC : N-NO3, N-NH4+, alcalinité, pH et conductivité électrique (CR GS du 14/01/2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="104"/>
+          <w:numId w:val="105"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Précision sur la liste d'installations à fournir par le Titulaire pour le suivi in situ (CR du GS 17.1 du 07/12/2023) :Nombre minimum d’installations = 60 ;Taux d’occupation = 40 % minimum par installation. Un taux moyen de 50% (sur le total des installations suivies) est visé ;Résidences secondaires = pas d’exclusion des résidences secondaires, en visant les périodes d’occupation des lieux telles que les vacances scolaires.En cas de difficultés supplémentaires à instrumenter des sites du côté du laboratoire (p.ex. nombreux refus de particuliers), il sera possible de contacter un tiers pour élargir le nombre d’installations (p.ex. SPANC) par rapport à celui figurant initialement sur la liste transmise par le Titulaire. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="104"/>
+          <w:numId w:val="105"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Précision sur la présentation des résultats d'un suivi in situ en séance du GS 17.1 (CR du GS 17.1 du 07/12/2023) :Les paramètres statistiques - moyenne, médiane, centile 80% et nombre de dépassements des seuils de 30 mg/L (concentration en MES) et de 35 mgO2/L (concentration en DBO5) - sont présentés lors d’un examen d’un suivi in situ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">15. Résultats expérimentaux</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">15.1. Essai d'efficacité</w:t>
@@ -8882,64 +8974,64 @@
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 10/12/2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Descriptions des essais d'efficacité de traitement et indication de : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="105"/>
+          <w:numId w:val="106"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Paramètres physiques et pollution carbonée.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="105"/>
+          <w:numId w:val="106"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pollution azotée et phosphorée.Résultats de suivi in situ le cas échéant (interne et/ou tierce partie). Préciser le nombre de sites suivis par le laboratoire indépendant du titulaire sous la validation du CSTB (CR GS 14/01/2021).L’âge moyen et le taux d’occupation du panel d’installations suivi ne sont plus à décrire dans le paragraphe du Dossier Technique présentant les résultats des suivis in situ (CR GS 17.1 des 08/07/2025 et 10/12/2025).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rapports d'essais.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8977,77 +9069,77 @@
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 08/02/2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Références des rapports d'essais de comportement structurel, étanchéité et durabilité : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="106"/>
+          <w:numId w:val="107"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numéro de rapport.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="106"/>
+          <w:numId w:val="107"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type d'essai.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="106"/>
+          <w:numId w:val="107"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dispositif testé.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rapports d'essais.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9085,77 +9177,77 @@
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 08/02/2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Références des rapports d'essais de comportement structurel, étanchéité et durabilité : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="107"/>
+          <w:numId w:val="108"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numéro de rapport.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="107"/>
+          <w:numId w:val="108"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type d'essai.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="107"/>
+          <w:numId w:val="108"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dispositif testé.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rapports d'essais.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9288,64 +9380,64 @@
         <w:t xml:space="preserve">Nombre d'installations en France à indiquer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Liste des chantiers réalisés</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="108"/>
+          <w:numId w:val="109"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Une liste de chantiers de références européens doit être mentionnée. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="108"/>
+          <w:numId w:val="109"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Des chantiers de références hors zone Europe peuvent être mentionnés.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811024" w:h="16837.795275591"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -9478,51 +9570,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="639F86FB"/>
+    <w:nsid w:val="A1B0399B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9626,51 +9718,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="698F8365"/>
+    <w:nsid w:val="337EC297"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9774,51 +9866,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="6226BCE1"/>
+    <w:nsid w:val="E86DC7B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9922,51 +10014,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="C7551897"/>
+    <w:nsid w:val="001C22BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10070,51 +10162,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="7E0E5DC4"/>
+    <w:nsid w:val="A529F3BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10218,51 +10310,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="EA650643"/>
+    <w:nsid w:val="D78859FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10366,51 +10458,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="1E23E3B6"/>
+    <w:nsid w:val="2F323194"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10514,51 +10606,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="8E20C310"/>
+    <w:nsid w:val="85E1A0F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10662,51 +10754,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="AD5DE11B"/>
+    <w:nsid w:val="57A4235D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10810,51 +10902,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="121BFF7A"/>
+    <w:nsid w:val="43FA9110"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10958,51 +11050,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="E0B597E4"/>
+    <w:nsid w:val="0C2CB0F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11106,51 +11198,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="6CBFB64B"/>
+    <w:nsid w:val="9C36F994"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11254,51 +11346,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="AC46C393"/>
+    <w:nsid w:val="F41CE126"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11402,51 +11494,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="C494FDE9"/>
+    <w:nsid w:val="A5048C13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11550,51 +11642,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="E35F3F1F"/>
+    <w:nsid w:val="7E7C5888"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11698,51 +11790,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="73949557"/>
+    <w:nsid w:val="26FB847C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11846,51 +11938,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="68622AB2"/>
+    <w:nsid w:val="3C5D877B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11994,51 +12086,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="5396C39F"/>
+    <w:nsid w:val="36A3EA8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12142,51 +12234,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="1A61E950"/>
+    <w:nsid w:val="860E3356"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12290,51 +12382,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="93C3CBAE"/>
+    <w:nsid w:val="8D80C7F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12438,51 +12530,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="4E95C0D5"/>
+    <w:nsid w:val="A24DC985"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12586,51 +12678,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="22EB2E24"/>
+    <w:nsid w:val="472D2F3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12734,51 +12826,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="425795C4"/>
+    <w:nsid w:val="9CAD73BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12882,51 +12974,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="C7DFBC38"/>
+    <w:nsid w:val="AC5C13DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13030,51 +13122,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="57EF53CA"/>
+    <w:nsid w:val="77FD036C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13178,51 +13270,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="60FA7039"/>
+    <w:nsid w:val="3CEA01D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13326,51 +13418,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="D3AFCAF0"/>
+    <w:nsid w:val="61C2198C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13474,51 +13566,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="2F1B1C66"/>
+    <w:nsid w:val="889CC2D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13622,51 +13714,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="6A2BC25B"/>
+    <w:nsid w:val="4F2494DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13770,51 +13862,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38">
-    <w:nsid w:val="6C696D37"/>
+    <w:nsid w:val="993BB427"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13918,51 +14010,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39">
-    <w:nsid w:val="5DCC4E44"/>
+    <w:nsid w:val="25817A18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14066,51 +14158,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40">
-    <w:nsid w:val="EB285726"/>
+    <w:nsid w:val="F45279DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14214,51 +14306,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41">
-    <w:nsid w:val="3929D11C"/>
+    <w:nsid w:val="9879A985"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14362,51 +14454,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42">
-    <w:nsid w:val="EB872D5C"/>
+    <w:nsid w:val="8AE9CC66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14510,51 +14602,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43">
-    <w:nsid w:val="EAFFEE5D"/>
+    <w:nsid w:val="A115F953"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14658,51 +14750,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44">
-    <w:nsid w:val="30A40298"/>
+    <w:nsid w:val="9B133B30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14806,51 +14898,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45">
-    <w:nsid w:val="DDCA00FD"/>
+    <w:nsid w:val="305C0659"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14954,51 +15046,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46">
-    <w:nsid w:val="770CFA11"/>
+    <w:nsid w:val="0AF6DE1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15102,51 +15194,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47">
-    <w:nsid w:val="636CE100"/>
+    <w:nsid w:val="159FD36D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15250,51 +15342,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48">
-    <w:nsid w:val="4FC7683A"/>
+    <w:nsid w:val="C72FB63A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15398,51 +15490,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49">
-    <w:nsid w:val="A487871F"/>
+    <w:nsid w:val="2C18E9CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15546,51 +15638,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50">
-    <w:nsid w:val="F3E97235"/>
+    <w:nsid w:val="469DE50B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15694,51 +15786,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51">
-    <w:nsid w:val="D9FF1B54"/>
+    <w:nsid w:val="1102FAA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15842,51 +15934,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52">
-    <w:nsid w:val="7C44BD68"/>
+    <w:nsid w:val="53D8EB93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15990,51 +16082,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53">
-    <w:nsid w:val="20507EBE"/>
+    <w:nsid w:val="F0843FA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16138,51 +16230,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54">
-    <w:nsid w:val="00410C81"/>
+    <w:nsid w:val="5FDCAB91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16286,51 +16378,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55">
-    <w:nsid w:val="42CC4C56"/>
+    <w:nsid w:val="6251CC61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16434,51 +16526,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56">
-    <w:nsid w:val="160FFE90"/>
+    <w:nsid w:val="62AA30A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16582,51 +16674,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57">
-    <w:nsid w:val="183DB31F"/>
+    <w:nsid w:val="0F0C5201"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16730,51 +16822,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58">
-    <w:nsid w:val="6729F406"/>
+    <w:nsid w:val="ECDA6498"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16878,51 +16970,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59">
-    <w:nsid w:val="44FBC105"/>
+    <w:nsid w:val="F516F980"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17026,51 +17118,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60">
-    <w:nsid w:val="C79A7753"/>
+    <w:nsid w:val="66FB37C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17174,51 +17266,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61">
-    <w:nsid w:val="2E5FEA35"/>
+    <w:nsid w:val="2F786C7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17322,51 +17414,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62">
-    <w:nsid w:val="31CDCA6C"/>
+    <w:nsid w:val="CB2A1917"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17470,51 +17562,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63">
-    <w:nsid w:val="BDA6ADFA"/>
+    <w:nsid w:val="85312653"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17618,51 +17710,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64">
-    <w:nsid w:val="182EA888"/>
+    <w:nsid w:val="5DDDF4D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17766,51 +17858,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65">
-    <w:nsid w:val="BBD930A7"/>
+    <w:nsid w:val="46B8E9C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17914,51 +18006,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66">
-    <w:nsid w:val="B036FF45"/>
+    <w:nsid w:val="BB7AF281"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18062,51 +18154,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67">
-    <w:nsid w:val="BEB36A1F"/>
+    <w:nsid w:val="C2102CCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18210,51 +18302,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="68">
-    <w:nsid w:val="9ACDB60B"/>
+    <w:nsid w:val="622B443F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18358,51 +18450,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="69">
-    <w:nsid w:val="C0B0435B"/>
+    <w:nsid w:val="36FC9353"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18506,51 +18598,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="70">
-    <w:nsid w:val="52143990"/>
+    <w:nsid w:val="5D52EEFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18654,51 +18746,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="71">
-    <w:nsid w:val="FD7C3E85"/>
+    <w:nsid w:val="D152CE2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18802,51 +18894,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="72">
-    <w:nsid w:val="C28A1AE5"/>
+    <w:nsid w:val="FF608C37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18950,51 +19042,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="73">
-    <w:nsid w:val="9D0F3C1E"/>
+    <w:nsid w:val="645D5C4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19098,51 +19190,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="74">
-    <w:nsid w:val="4C846634"/>
+    <w:nsid w:val="99337835"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19246,51 +19338,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="75">
-    <w:nsid w:val="A691A469"/>
+    <w:nsid w:val="0F37EDDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19394,51 +19486,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="76">
-    <w:nsid w:val="7ABB0EFD"/>
+    <w:nsid w:val="7D37F670"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19542,51 +19634,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="77">
-    <w:nsid w:val="BB144604"/>
+    <w:nsid w:val="88FB452F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19690,51 +19782,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="78">
-    <w:nsid w:val="D76D44F3"/>
+    <w:nsid w:val="C4FA5AC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19838,51 +19930,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="79">
-    <w:nsid w:val="5FB2BD88"/>
+    <w:nsid w:val="624386E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19986,51 +20078,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="80">
-    <w:nsid w:val="C9585256"/>
+    <w:nsid w:val="CB235B2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20134,51 +20226,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="81">
-    <w:nsid w:val="5339B498"/>
+    <w:nsid w:val="9E568671"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20282,51 +20374,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="82">
-    <w:nsid w:val="D75AA3DD"/>
+    <w:nsid w:val="99F95940"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20430,51 +20522,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="83">
-    <w:nsid w:val="CEA14F75"/>
+    <w:nsid w:val="528C9084"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20578,51 +20670,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="84">
-    <w:nsid w:val="84728509"/>
+    <w:nsid w:val="57236C3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20726,51 +20818,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="85">
-    <w:nsid w:val="537B1C35"/>
+    <w:nsid w:val="BA5717A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20874,51 +20966,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="86">
-    <w:nsid w:val="722362B9"/>
+    <w:nsid w:val="FFF6E26E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21022,51 +21114,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="87">
-    <w:nsid w:val="67A25F90"/>
+    <w:nsid w:val="1EDB6887"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21170,51 +21262,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="88">
-    <w:nsid w:val="5D3CB5A3"/>
+    <w:nsid w:val="7C436703"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21318,51 +21410,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="89">
-    <w:nsid w:val="EB7F7B29"/>
+    <w:nsid w:val="65AD0AEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21466,51 +21558,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="90">
-    <w:nsid w:val="1F192071"/>
+    <w:nsid w:val="097744CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21614,51 +21706,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="91">
-    <w:nsid w:val="200B4BAA"/>
+    <w:nsid w:val="B72D2D20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21762,51 +21854,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="92">
-    <w:nsid w:val="31D21B3A"/>
+    <w:nsid w:val="3ACB4C62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21910,51 +22002,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="93">
-    <w:nsid w:val="C0F4124C"/>
+    <w:nsid w:val="31EBA476"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22058,51 +22150,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="94">
-    <w:nsid w:val="A53E552B"/>
+    <w:nsid w:val="DCE58553"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22206,51 +22298,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="95">
-    <w:nsid w:val="A91B1562"/>
+    <w:nsid w:val="E7380B42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22354,51 +22446,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="96">
-    <w:nsid w:val="35BCC272"/>
+    <w:nsid w:val="5AC82C9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22502,51 +22594,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="97">
-    <w:nsid w:val="F0F1CD6B"/>
+    <w:nsid w:val="8A16A1AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22650,51 +22742,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="98">
-    <w:nsid w:val="A28A8E8B"/>
+    <w:nsid w:val="34FC140E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22798,51 +22890,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="99">
-    <w:nsid w:val="DD4D8D13"/>
+    <w:nsid w:val="67864FF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22946,51 +23038,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="100">
-    <w:nsid w:val="6FDC999F"/>
+    <w:nsid w:val="46B5DA72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23094,51 +23186,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="101">
-    <w:nsid w:val="A749E07A"/>
+    <w:nsid w:val="94F3574D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23242,51 +23334,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="102">
-    <w:nsid w:val="6906A594"/>
+    <w:nsid w:val="908A8E02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23390,51 +23482,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="103">
-    <w:nsid w:val="414EC6BC"/>
+    <w:nsid w:val="0CFD44CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23538,51 +23630,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="104">
-    <w:nsid w:val="EAA1ECCB"/>
+    <w:nsid w:val="7615ECE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23686,51 +23778,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="105">
-    <w:nsid w:val="0DF79C2E"/>
+    <w:nsid w:val="36D481CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23834,51 +23926,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="106">
-    <w:nsid w:val="4B67E887"/>
+    <w:nsid w:val="7CC7488B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23982,51 +24074,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="107">
-    <w:nsid w:val="2C3E207C"/>
+    <w:nsid w:val="E0B26F9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24130,51 +24222,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="108">
-    <w:nsid w:val="275A570C"/>
+    <w:nsid w:val="6D58965E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="109">
+    <w:nsid w:val="BAB0C752"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24576,50 +24816,53 @@
     <w:abstractNumId w:val="100"/>
   </w:num>
   <w:num w:numId="101">
     <w:abstractNumId w:val="101"/>
   </w:num>
   <w:num w:numId="102">
     <w:abstractNumId w:val="102"/>
   </w:num>
   <w:num w:numId="103">
     <w:abstractNumId w:val="103"/>
   </w:num>
   <w:num w:numId="104">
     <w:abstractNumId w:val="104"/>
   </w:num>
   <w:num w:numId="105">
     <w:abstractNumId w:val="105"/>
   </w:num>
   <w:num w:numId="106">
     <w:abstractNumId w:val="106"/>
   </w:num>
   <w:num w:numId="107">
     <w:abstractNumId w:val="107"/>
   </w:num>
   <w:num w:numId="108">
     <w:abstractNumId w:val="108"/>
+  </w:num>
+  <w:num w:numId="109">
+    <w:abstractNumId w:val="109"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>