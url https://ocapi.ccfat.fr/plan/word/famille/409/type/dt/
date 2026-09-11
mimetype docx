--- v2 (2026-08-09)
+++ v3 (2026-09-11)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 17.1 - Édité le 09/08/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 17.1 - Édité le 11/09/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 17.1 « Réseaux et épuration / Epuration »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -9570,51 +9570,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="A1B0399B"/>
+    <w:nsid w:val="04603EC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9718,51 +9718,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="337EC297"/>
+    <w:nsid w:val="1EAEB8D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9866,51 +9866,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="E86DC7B0"/>
+    <w:nsid w:val="2205A2AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10014,51 +10014,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="001C22BD"/>
+    <w:nsid w:val="802EFFA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10162,51 +10162,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="A529F3BC"/>
+    <w:nsid w:val="4831E8F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10310,51 +10310,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="D78859FE"/>
+    <w:nsid w:val="193A9CF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10458,51 +10458,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="2F323194"/>
+    <w:nsid w:val="2989EE3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10606,51 +10606,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="85E1A0F5"/>
+    <w:nsid w:val="B7693CF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10754,51 +10754,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="57A4235D"/>
+    <w:nsid w:val="33ADDAE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10902,51 +10902,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="43FA9110"/>
+    <w:nsid w:val="E2EDA011"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11050,51 +11050,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="0C2CB0F3"/>
+    <w:nsid w:val="25E96BC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11198,51 +11198,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="9C36F994"/>
+    <w:nsid w:val="0A64727C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11346,51 +11346,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="F41CE126"/>
+    <w:nsid w:val="E514685D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11494,51 +11494,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="A5048C13"/>
+    <w:nsid w:val="AF6C662A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11642,51 +11642,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="7E7C5888"/>
+    <w:nsid w:val="1FA90A5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11790,51 +11790,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="26FB847C"/>
+    <w:nsid w:val="721C5E8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11938,51 +11938,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="3C5D877B"/>
+    <w:nsid w:val="05AB8A52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12086,51 +12086,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="36A3EA8E"/>
+    <w:nsid w:val="0CF34666"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12234,51 +12234,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="860E3356"/>
+    <w:nsid w:val="E3F7D48F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12382,51 +12382,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="8D80C7F4"/>
+    <w:nsid w:val="54809366"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12530,51 +12530,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="A24DC985"/>
+    <w:nsid w:val="32BFE144"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12678,51 +12678,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="472D2F3D"/>
+    <w:nsid w:val="EA269062"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12826,51 +12826,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="9CAD73BC"/>
+    <w:nsid w:val="0A586E60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12974,51 +12974,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="AC5C13DC"/>
+    <w:nsid w:val="22B24C47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13122,51 +13122,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="77FD036C"/>
+    <w:nsid w:val="DD1277EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13270,51 +13270,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="3CEA01D4"/>
+    <w:nsid w:val="89874269"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13418,51 +13418,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="61C2198C"/>
+    <w:nsid w:val="4A8F8DEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13566,51 +13566,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="889CC2D8"/>
+    <w:nsid w:val="9BE310FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13714,51 +13714,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="4F2494DC"/>
+    <w:nsid w:val="FDFB2773"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13862,51 +13862,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38">
-    <w:nsid w:val="993BB427"/>
+    <w:nsid w:val="A01B6F6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14010,51 +14010,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39">
-    <w:nsid w:val="25817A18"/>
+    <w:nsid w:val="B5BD733A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14158,51 +14158,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40">
-    <w:nsid w:val="F45279DC"/>
+    <w:nsid w:val="93B824A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14306,51 +14306,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41">
-    <w:nsid w:val="9879A985"/>
+    <w:nsid w:val="859E250D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14454,51 +14454,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42">
-    <w:nsid w:val="8AE9CC66"/>
+    <w:nsid w:val="D4842825"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14602,51 +14602,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43">
-    <w:nsid w:val="A115F953"/>
+    <w:nsid w:val="C59D9E22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14750,51 +14750,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44">
-    <w:nsid w:val="9B133B30"/>
+    <w:nsid w:val="4F4F1A1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14898,51 +14898,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45">
-    <w:nsid w:val="305C0659"/>
+    <w:nsid w:val="B2F2F110"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15046,51 +15046,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46">
-    <w:nsid w:val="0AF6DE1F"/>
+    <w:nsid w:val="90E6AFF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15194,51 +15194,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47">
-    <w:nsid w:val="159FD36D"/>
+    <w:nsid w:val="54247314"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15342,51 +15342,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48">
-    <w:nsid w:val="C72FB63A"/>
+    <w:nsid w:val="62A4C502"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15490,51 +15490,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49">
-    <w:nsid w:val="2C18E9CF"/>
+    <w:nsid w:val="E46DBE03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15638,51 +15638,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50">
-    <w:nsid w:val="469DE50B"/>
+    <w:nsid w:val="951CFE85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15786,51 +15786,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51">
-    <w:nsid w:val="1102FAA0"/>
+    <w:nsid w:val="6ADE79A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15934,51 +15934,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52">
-    <w:nsid w:val="53D8EB93"/>
+    <w:nsid w:val="20187928"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16082,51 +16082,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53">
-    <w:nsid w:val="F0843FA0"/>
+    <w:nsid w:val="E6EA3887"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16230,51 +16230,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54">
-    <w:nsid w:val="5FDCAB91"/>
+    <w:nsid w:val="FDBEAF27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16378,51 +16378,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55">
-    <w:nsid w:val="6251CC61"/>
+    <w:nsid w:val="3A0620F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16526,51 +16526,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56">
-    <w:nsid w:val="62AA30A2"/>
+    <w:nsid w:val="4E78B42C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16674,51 +16674,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57">
-    <w:nsid w:val="0F0C5201"/>
+    <w:nsid w:val="8774C0F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16822,51 +16822,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58">
-    <w:nsid w:val="ECDA6498"/>
+    <w:nsid w:val="00728749"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16970,51 +16970,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59">
-    <w:nsid w:val="F516F980"/>
+    <w:nsid w:val="4EBCB27C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17118,51 +17118,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60">
-    <w:nsid w:val="66FB37C2"/>
+    <w:nsid w:val="7CA7B203"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17266,51 +17266,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61">
-    <w:nsid w:val="2F786C7D"/>
+    <w:nsid w:val="67B38004"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17414,51 +17414,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62">
-    <w:nsid w:val="CB2A1917"/>
+    <w:nsid w:val="02E2CEE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17562,51 +17562,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63">
-    <w:nsid w:val="85312653"/>
+    <w:nsid w:val="FF687820"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17710,51 +17710,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64">
-    <w:nsid w:val="5DDDF4D3"/>
+    <w:nsid w:val="4C3E8159"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17858,51 +17858,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65">
-    <w:nsid w:val="46B8E9C0"/>
+    <w:nsid w:val="A44B4A8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18006,51 +18006,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66">
-    <w:nsid w:val="BB7AF281"/>
+    <w:nsid w:val="588AD228"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18154,51 +18154,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67">
-    <w:nsid w:val="C2102CCA"/>
+    <w:nsid w:val="1A068EB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18302,51 +18302,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="68">
-    <w:nsid w:val="622B443F"/>
+    <w:nsid w:val="2C8465CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18450,51 +18450,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="69">
-    <w:nsid w:val="36FC9353"/>
+    <w:nsid w:val="A8CBD601"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18598,51 +18598,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="70">
-    <w:nsid w:val="5D52EEFB"/>
+    <w:nsid w:val="DF60BC07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18746,51 +18746,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="71">
-    <w:nsid w:val="D152CE2E"/>
+    <w:nsid w:val="7AD024F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18894,51 +18894,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="72">
-    <w:nsid w:val="FF608C37"/>
+    <w:nsid w:val="18F64E2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19042,51 +19042,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="73">
-    <w:nsid w:val="645D5C4C"/>
+    <w:nsid w:val="50DBB128"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19190,51 +19190,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="74">
-    <w:nsid w:val="99337835"/>
+    <w:nsid w:val="497CDB09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19338,51 +19338,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="75">
-    <w:nsid w:val="0F37EDDC"/>
+    <w:nsid w:val="7AC1E48A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19486,51 +19486,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="76">
-    <w:nsid w:val="7D37F670"/>
+    <w:nsid w:val="EB509518"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19634,51 +19634,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="77">
-    <w:nsid w:val="88FB452F"/>
+    <w:nsid w:val="8D7E7DEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19782,51 +19782,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="78">
-    <w:nsid w:val="C4FA5AC9"/>
+    <w:nsid w:val="FD50A9D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19930,51 +19930,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="79">
-    <w:nsid w:val="624386E4"/>
+    <w:nsid w:val="A42A6695"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20078,51 +20078,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="80">
-    <w:nsid w:val="CB235B2E"/>
+    <w:nsid w:val="8F4BF93E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20226,51 +20226,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="81">
-    <w:nsid w:val="9E568671"/>
+    <w:nsid w:val="B43958CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20374,51 +20374,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="82">
-    <w:nsid w:val="99F95940"/>
+    <w:nsid w:val="D2D82C4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20522,51 +20522,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="83">
-    <w:nsid w:val="528C9084"/>
+    <w:nsid w:val="2D391B8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20670,51 +20670,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="84">
-    <w:nsid w:val="57236C3A"/>
+    <w:nsid w:val="D617C4E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20818,51 +20818,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="85">
-    <w:nsid w:val="BA5717A7"/>
+    <w:nsid w:val="6FD102DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20966,51 +20966,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="86">
-    <w:nsid w:val="FFF6E26E"/>
+    <w:nsid w:val="03C6A83E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21114,51 +21114,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="87">
-    <w:nsid w:val="1EDB6887"/>
+    <w:nsid w:val="C560770E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21262,51 +21262,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="88">
-    <w:nsid w:val="7C436703"/>
+    <w:nsid w:val="E2B6CA5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21410,51 +21410,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="89">
-    <w:nsid w:val="65AD0AEB"/>
+    <w:nsid w:val="6408813B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21558,51 +21558,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="90">
-    <w:nsid w:val="097744CA"/>
+    <w:nsid w:val="6F91A92A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21706,51 +21706,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="91">
-    <w:nsid w:val="B72D2D20"/>
+    <w:nsid w:val="DA5573FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21854,51 +21854,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="92">
-    <w:nsid w:val="3ACB4C62"/>
+    <w:nsid w:val="7A4B6983"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22002,51 +22002,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="93">
-    <w:nsid w:val="31EBA476"/>
+    <w:nsid w:val="ED083095"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22150,51 +22150,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="94">
-    <w:nsid w:val="DCE58553"/>
+    <w:nsid w:val="2D034514"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22298,51 +22298,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="95">
-    <w:nsid w:val="E7380B42"/>
+    <w:nsid w:val="85E05988"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22446,51 +22446,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="96">
-    <w:nsid w:val="5AC82C9B"/>
+    <w:nsid w:val="F91CDF54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22594,51 +22594,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="97">
-    <w:nsid w:val="8A16A1AB"/>
+    <w:nsid w:val="BCD32E30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22742,51 +22742,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="98">
-    <w:nsid w:val="34FC140E"/>
+    <w:nsid w:val="A833F360"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22890,51 +22890,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="99">
-    <w:nsid w:val="67864FF8"/>
+    <w:nsid w:val="C1FD0016"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23038,51 +23038,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="100">
-    <w:nsid w:val="46B5DA72"/>
+    <w:nsid w:val="EF3E7C96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23186,51 +23186,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="101">
-    <w:nsid w:val="94F3574D"/>
+    <w:nsid w:val="BD831B63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23334,51 +23334,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="102">
-    <w:nsid w:val="908A8E02"/>
+    <w:nsid w:val="72B977C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23482,51 +23482,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="103">
-    <w:nsid w:val="0CFD44CF"/>
+    <w:nsid w:val="FC796E92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23630,51 +23630,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="104">
-    <w:nsid w:val="7615ECE2"/>
+    <w:nsid w:val="E89AFE64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23778,51 +23778,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="105">
-    <w:nsid w:val="36D481CA"/>
+    <w:nsid w:val="7B270806"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23926,51 +23926,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="106">
-    <w:nsid w:val="7CC7488B"/>
+    <w:nsid w:val="744B9279"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24074,51 +24074,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="107">
-    <w:nsid w:val="E0B26F9A"/>
+    <w:nsid w:val="D44E05F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24222,51 +24222,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="108">
-    <w:nsid w:val="6D58965E"/>
+    <w:nsid w:val="79BE928B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24370,51 +24370,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="109">
-    <w:nsid w:val="BAB0C752"/>
+    <w:nsid w:val="CABEA9CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>