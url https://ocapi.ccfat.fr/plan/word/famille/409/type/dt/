--- v3 (2026-09-11)
+++ v4 (2026-11-01)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 17.1 - Édité le 11/09/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 17.1 - Édité le 01/11/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 17.1 « Réseaux et épuration / Epuration »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -9570,51 +9570,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="04603EC0"/>
+    <w:nsid w:val="BBAAC873"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9718,51 +9718,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="1EAEB8D2"/>
+    <w:nsid w:val="1295F1F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9866,51 +9866,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="2205A2AB"/>
+    <w:nsid w:val="C66AF186"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10014,51 +10014,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="802EFFA9"/>
+    <w:nsid w:val="1600834C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10162,51 +10162,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="4831E8F3"/>
+    <w:nsid w:val="5A0A3E3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10310,51 +10310,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="193A9CF6"/>
+    <w:nsid w:val="9AB3CA10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10458,51 +10458,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="2989EE3A"/>
+    <w:nsid w:val="3031A2D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10606,51 +10606,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="B7693CF2"/>
+    <w:nsid w:val="EF6F3052"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10754,51 +10754,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="33ADDAE8"/>
+    <w:nsid w:val="B1D70088"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10902,51 +10902,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="E2EDA011"/>
+    <w:nsid w:val="A5458793"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11050,51 +11050,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="25E96BC6"/>
+    <w:nsid w:val="3A7CAB6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11198,51 +11198,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="0A64727C"/>
+    <w:nsid w:val="9EA1B126"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11346,51 +11346,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="E514685D"/>
+    <w:nsid w:val="560DFA78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11494,51 +11494,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="AF6C662A"/>
+    <w:nsid w:val="D817CF15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11642,51 +11642,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="1FA90A5D"/>
+    <w:nsid w:val="B60DDB7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11790,51 +11790,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="721C5E8E"/>
+    <w:nsid w:val="94E0112A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11938,51 +11938,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="05AB8A52"/>
+    <w:nsid w:val="71A915AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12086,51 +12086,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="0CF34666"/>
+    <w:nsid w:val="69F127E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12234,51 +12234,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="E3F7D48F"/>
+    <w:nsid w:val="40A9C977"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12382,51 +12382,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="54809366"/>
+    <w:nsid w:val="3BB6745F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12530,51 +12530,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="32BFE144"/>
+    <w:nsid w:val="1C94EB92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12678,51 +12678,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="EA269062"/>
+    <w:nsid w:val="B3427652"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12826,51 +12826,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="0A586E60"/>
+    <w:nsid w:val="C8A20515"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12974,51 +12974,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="22B24C47"/>
+    <w:nsid w:val="AC8CAE0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13122,51 +13122,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="DD1277EC"/>
+    <w:nsid w:val="27CC777C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13270,51 +13270,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="89874269"/>
+    <w:nsid w:val="7E1352CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13418,51 +13418,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="4A8F8DEF"/>
+    <w:nsid w:val="0EBA7DC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13566,51 +13566,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="9BE310FA"/>
+    <w:nsid w:val="7C2F5A7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13714,51 +13714,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="FDFB2773"/>
+    <w:nsid w:val="77163D5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13862,51 +13862,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38">
-    <w:nsid w:val="A01B6F6F"/>
+    <w:nsid w:val="6A18DF41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14010,51 +14010,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39">
-    <w:nsid w:val="B5BD733A"/>
+    <w:nsid w:val="DD815769"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14158,51 +14158,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40">
-    <w:nsid w:val="93B824A0"/>
+    <w:nsid w:val="6B030622"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14306,51 +14306,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41">
-    <w:nsid w:val="859E250D"/>
+    <w:nsid w:val="7FB9C0D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14454,51 +14454,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42">
-    <w:nsid w:val="D4842825"/>
+    <w:nsid w:val="E377B9F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14602,51 +14602,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43">
-    <w:nsid w:val="C59D9E22"/>
+    <w:nsid w:val="4C7F01A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14750,51 +14750,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44">
-    <w:nsid w:val="4F4F1A1B"/>
+    <w:nsid w:val="5EC5511C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14898,51 +14898,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45">
-    <w:nsid w:val="B2F2F110"/>
+    <w:nsid w:val="8996EED9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15046,51 +15046,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46">
-    <w:nsid w:val="90E6AFF9"/>
+    <w:nsid w:val="411C26A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15194,51 +15194,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47">
-    <w:nsid w:val="54247314"/>
+    <w:nsid w:val="9661BA1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15342,51 +15342,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48">
-    <w:nsid w:val="62A4C502"/>
+    <w:nsid w:val="775C7CB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15490,51 +15490,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49">
-    <w:nsid w:val="E46DBE03"/>
+    <w:nsid w:val="B273C0DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15638,51 +15638,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50">
-    <w:nsid w:val="951CFE85"/>
+    <w:nsid w:val="ABF4D6C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15786,51 +15786,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51">
-    <w:nsid w:val="6ADE79A4"/>
+    <w:nsid w:val="12B66880"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15934,51 +15934,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52">
-    <w:nsid w:val="20187928"/>
+    <w:nsid w:val="6D9EE6CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16082,51 +16082,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53">
-    <w:nsid w:val="E6EA3887"/>
+    <w:nsid w:val="1676EE14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16230,51 +16230,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54">
-    <w:nsid w:val="FDBEAF27"/>
+    <w:nsid w:val="0F0A76AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16378,51 +16378,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55">
-    <w:nsid w:val="3A0620F0"/>
+    <w:nsid w:val="37AA79EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16526,51 +16526,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56">
-    <w:nsid w:val="4E78B42C"/>
+    <w:nsid w:val="850E2A22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16674,51 +16674,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57">
-    <w:nsid w:val="8774C0F0"/>
+    <w:nsid w:val="C33B302A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16822,51 +16822,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58">
-    <w:nsid w:val="00728749"/>
+    <w:nsid w:val="2785E309"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16970,51 +16970,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59">
-    <w:nsid w:val="4EBCB27C"/>
+    <w:nsid w:val="18BCA4D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17118,51 +17118,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60">
-    <w:nsid w:val="7CA7B203"/>
+    <w:nsid w:val="FB09B765"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17266,51 +17266,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61">
-    <w:nsid w:val="67B38004"/>
+    <w:nsid w:val="0ACB3462"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17414,51 +17414,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62">
-    <w:nsid w:val="02E2CEE7"/>
+    <w:nsid w:val="69DF7A38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17562,51 +17562,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63">
-    <w:nsid w:val="FF687820"/>
+    <w:nsid w:val="DE8A1988"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17710,51 +17710,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64">
-    <w:nsid w:val="4C3E8159"/>
+    <w:nsid w:val="C0D5A379"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17858,51 +17858,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65">
-    <w:nsid w:val="A44B4A8F"/>
+    <w:nsid w:val="C61E3165"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18006,51 +18006,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66">
-    <w:nsid w:val="588AD228"/>
+    <w:nsid w:val="42FCC28D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18154,51 +18154,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67">
-    <w:nsid w:val="1A068EB9"/>
+    <w:nsid w:val="5C1CF37F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18302,51 +18302,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="68">
-    <w:nsid w:val="2C8465CB"/>
+    <w:nsid w:val="1B061F83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18450,51 +18450,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="69">
-    <w:nsid w:val="A8CBD601"/>
+    <w:nsid w:val="B651C809"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18598,51 +18598,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="70">
-    <w:nsid w:val="DF60BC07"/>
+    <w:nsid w:val="7750314C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18746,51 +18746,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="71">
-    <w:nsid w:val="7AD024F2"/>
+    <w:nsid w:val="346D26D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18894,51 +18894,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="72">
-    <w:nsid w:val="18F64E2E"/>
+    <w:nsid w:val="0C2957E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19042,51 +19042,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="73">
-    <w:nsid w:val="50DBB128"/>
+    <w:nsid w:val="F75435E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19190,51 +19190,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="74">
-    <w:nsid w:val="497CDB09"/>
+    <w:nsid w:val="BB29B6C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19338,51 +19338,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="75">
-    <w:nsid w:val="7AC1E48A"/>
+    <w:nsid w:val="BF05C009"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19486,51 +19486,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="76">
-    <w:nsid w:val="EB509518"/>
+    <w:nsid w:val="A2F46CC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19634,51 +19634,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="77">
-    <w:nsid w:val="8D7E7DEB"/>
+    <w:nsid w:val="22159D6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19782,51 +19782,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="78">
-    <w:nsid w:val="FD50A9D3"/>
+    <w:nsid w:val="EEBEB8FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19930,51 +19930,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="79">
-    <w:nsid w:val="A42A6695"/>
+    <w:nsid w:val="0199C917"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20078,51 +20078,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="80">
-    <w:nsid w:val="8F4BF93E"/>
+    <w:nsid w:val="4691489A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20226,51 +20226,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="81">
-    <w:nsid w:val="B43958CF"/>
+    <w:nsid w:val="755B352B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20374,51 +20374,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="82">
-    <w:nsid w:val="D2D82C4B"/>
+    <w:nsid w:val="D968FB87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20522,51 +20522,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="83">
-    <w:nsid w:val="2D391B8F"/>
+    <w:nsid w:val="BF0C7BAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20670,51 +20670,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="84">
-    <w:nsid w:val="D617C4E6"/>
+    <w:nsid w:val="0647F7DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20818,51 +20818,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="85">
-    <w:nsid w:val="6FD102DC"/>
+    <w:nsid w:val="84DD48F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20966,51 +20966,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="86">
-    <w:nsid w:val="03C6A83E"/>
+    <w:nsid w:val="252A7718"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21114,51 +21114,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="87">
-    <w:nsid w:val="C560770E"/>
+    <w:nsid w:val="88196B40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21262,51 +21262,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="88">
-    <w:nsid w:val="E2B6CA5F"/>
+    <w:nsid w:val="6C215060"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21410,51 +21410,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="89">
-    <w:nsid w:val="6408813B"/>
+    <w:nsid w:val="D48B5E16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21558,51 +21558,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="90">
-    <w:nsid w:val="6F91A92A"/>
+    <w:nsid w:val="D1844553"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21706,51 +21706,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="91">
-    <w:nsid w:val="DA5573FA"/>
+    <w:nsid w:val="BA6ADB60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21854,51 +21854,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="92">
-    <w:nsid w:val="7A4B6983"/>
+    <w:nsid w:val="9FA4F3C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22002,51 +22002,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="93">
-    <w:nsid w:val="ED083095"/>
+    <w:nsid w:val="82F9D711"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22150,51 +22150,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="94">
-    <w:nsid w:val="2D034514"/>
+    <w:nsid w:val="BA0D5BB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22298,51 +22298,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="95">
-    <w:nsid w:val="85E05988"/>
+    <w:nsid w:val="F6FF6B0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22446,51 +22446,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="96">
-    <w:nsid w:val="F91CDF54"/>
+    <w:nsid w:val="C305A07D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22594,51 +22594,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="97">
-    <w:nsid w:val="BCD32E30"/>
+    <w:nsid w:val="C4DBF648"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22742,51 +22742,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="98">
-    <w:nsid w:val="A833F360"/>
+    <w:nsid w:val="5B648A48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22890,51 +22890,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="99">
-    <w:nsid w:val="C1FD0016"/>
+    <w:nsid w:val="292DF438"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23038,51 +23038,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="100">
-    <w:nsid w:val="EF3E7C96"/>
+    <w:nsid w:val="2BA95C48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23186,51 +23186,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="101">
-    <w:nsid w:val="BD831B63"/>
+    <w:nsid w:val="E47B5066"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23334,51 +23334,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="102">
-    <w:nsid w:val="72B977C7"/>
+    <w:nsid w:val="600806D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23482,51 +23482,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="103">
-    <w:nsid w:val="FC796E92"/>
+    <w:nsid w:val="4FF97F7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23630,51 +23630,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="104">
-    <w:nsid w:val="E89AFE64"/>
+    <w:nsid w:val="8655E545"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23778,51 +23778,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="105">
-    <w:nsid w:val="7B270806"/>
+    <w:nsid w:val="2798173E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23926,51 +23926,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="106">
-    <w:nsid w:val="744B9279"/>
+    <w:nsid w:val="6441DD7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24074,51 +24074,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="107">
-    <w:nsid w:val="D44E05F2"/>
+    <w:nsid w:val="21050559"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24222,51 +24222,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="108">
-    <w:nsid w:val="79BE928B"/>
+    <w:nsid w:val="4500C8A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24370,51 +24370,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="109">
-    <w:nsid w:val="CABEA9CA"/>
+    <w:nsid w:val="B3BFC73F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>