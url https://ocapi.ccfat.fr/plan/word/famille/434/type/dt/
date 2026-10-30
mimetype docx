--- v2 (2026-09-13)
+++ v3 (2026-10-30)
@@ -11,612 +11,298 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 13 - Édité le 13/09/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 13 - Édité le 30/10/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 13 « Procédés pour la mise en œuvre des revêtements »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
         <w:t xml:space="preserve">Famille de produits ou procédés : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
         <w:t xml:space="preserve">Etanchéité de bassin sous carrelage</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Description</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.1. Principe</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2. Caractéristiques des composants</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.3. Données environnementales</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Domaine d'emploi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.1. Supports visés</w:t>
-[...190 lines deleted...]
-        <w:t xml:space="preserve">Le Groupe a émis une jurisprudence concernant la mise en œuvre de carreaux de formats jusqu’à 3600 cm².Dorénavant, pour revendiquer cet emploi, il est demandé de présenter a minima 500 m² de références chantiers dans cette configuration avec au moins 5 références de chantiers et 3 entreprises de pose différentes. Si ces éléments ne peuvent être présentés au Groupe, le format de carreaux maximal visé sera de 2200 cm².</w:t>
+        <w:t xml:space="preserve">2.1. Zone géographique</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.2. Ouvrages visés</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.3. Supports visés</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.3.1. Bassins</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.3.2. Plages</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.4. Revêtements visés</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.5. Aptitude à l'emploi du procédé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
-        <w:t xml:space="preserve">3. Matériaux</w:t>
-[...124 lines deleted...]
-        <w:t xml:space="preserve">3.4.1. Préparation du support</w:t>
+        <w:t xml:space="preserve">3. Dispositions de conception</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Dispositions de mise en oeuvre</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.1. Reconnaissance du support</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.1.1. Préparation du béton</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="2160" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.4.1.1. Primaire - adjuvant</w:t>
+        <w:t xml:space="preserve">4.1.1.1. Travaux neufs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="2160" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.4.1.2. Mortiers de réparation, ragréage et égalisation</w:t>
-[...149 lines deleted...]
-        <w:t xml:space="preserve">5.1.3. Planéité et pente</w:t>
+        <w:t xml:space="preserve">4.1.1.2. Travaux de rénovation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.1.2. Etat de surface</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.1.3. Planéité et pente</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 03/12/2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Un plan de pente doit être établi par le Maître d’œuvre. Les pentes doivent respecter les prescriptions des DPM.Les pentes minimales à respecter sont les suivantes : </w:t>
       </w:r>
@@ -679,238 +365,238 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">La pente du sol des douches et vestiaires doit être une pente minimale de 1%.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pour respecter le code du sport et l’accès PMR, les DPM doivent définir un plan de pentes conciliant les deux exigences par exemple : les pentes de plages devront être comprises entre 3 et 5 % et comprendront un cheminement jusqu’au bassin, identifié et accessible aux personnes handicapées dont le devers sera inférieur à 2 %.Nota : Les pentes de noue inférieure à 2 % peuvent conduire à des stagnations d’eau et à des problèmes de sécurité et d’hygiène.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="1440" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
-        <w:t xml:space="preserve">5.1.4. Traitement des fissures passives</w:t>
-[...186 lines deleted...]
-        <w:t xml:space="preserve">5.6.7. Joints de fractionnement</w:t>
+        <w:t xml:space="preserve">4.1.4. Traitement des fissures passives</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.1.5. Traitement des aciers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.1.6. Réparation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.1.7. Traitement des angles et des relevés fond e bassin / parois verticales</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.2. Travaux préparatoires</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.2.1. Mise en eau préliminaire</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.2.2. Conditions de mise en oeuvre</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.3. Préparation du mélange</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.4. Chronologie de pose</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.5. Application en partie courante (y compris plage)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.6. Traitement des points singuliers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.6.1. Angles rentrants et sortants</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.6.2. Relevé en plage</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.6.3. Organes traversants (sorties d'eau, hyublots, éclairages, ...)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.6.4. Organes non traversants (pattes de fixation d'échelles, boitiers de ligne de nage, ...)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.6.5. Dispositifs d'évacuation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.6.6. Tête de bassin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.6.7. Joints de fractionnement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 22/06/2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lors de l'essai d'étanchéité de tenue des joints de dilatation selon la méthode d’évaluation des procédés d’étanchéité de toitures, une bande doit être positionnée au droit du T pour pouvoir viser les joints de dilatation d'un autre format que linéaire (T, L, X,...).</w:t>
       </w:r>
@@ -942,146 +628,182 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Critères d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">L'essai doit être validé au droit du T pour viser les joints autres que linéaires.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
-        <w:t xml:space="preserve">5.7. Pose de revêtement céramique</w:t>
-[...76 lines deleted...]
-        <w:t xml:space="preserve">5.11. Entretien du bassin (Fascicule 74)</w:t>
+        <w:t xml:space="preserve">4.7. Pose de revêtement céramique</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.7.1. Protection de l'étanchéité en sol</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.7.2. Pose du revêtement céramique</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.7.3. Jointoiement</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.8. Délai de circulation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.9. Mise en eau</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.10. Pédiluves</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.11. Entretien du bassin (Fascicule 74)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
-        <w:t xml:space="preserve">6. Assistance technique</w:t>
+        <w:t xml:space="preserve">5. Mise en service</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
-        <w:t xml:space="preserve">7. Références</w:t>
+        <w:t xml:space="preserve">6. Maintien en service du produit ou procédé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Traitement en fin de vie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Assistance technique</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Principe de fabrication et de contrôle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Mention des justificatifs</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811024" w:h="16837.795275591"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -1209,51 +931,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="AD808804"/>
+    <w:nsid w:val="CBE4133B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>