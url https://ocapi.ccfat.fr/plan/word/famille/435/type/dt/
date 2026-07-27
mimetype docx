--- v0 (2026-05-17)
+++ v1 (2026-07-27)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 13 - Édité le 17/05/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 13 - Édité le 27/07/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 13 « Procédés pour la mise en œuvre des revêtements »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -1020,51 +1020,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="E116E34F"/>
+    <w:nsid w:val="6C843C67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1168,51 +1168,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="B8B7B56D"/>
+    <w:nsid w:val="4236E695"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>