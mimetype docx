--- v1 (2026-07-27)
+++ v2 (2026-09-13)
@@ -11,152 +11,194 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 13 - Édité le 27/07/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 13 - Édité le 13/09/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 13 « Procédés pour la mise en œuvre des revêtements »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
         <w:t xml:space="preserve">Famille de produits ou procédés : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
         <w:t xml:space="preserve">Etanchéité de plancher intermédiaire sous carrelage</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Domaine d’emploi</w:t>
+        <w:t xml:space="preserve">1. Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
-        <w:t xml:space="preserve">1.1. Locaux visés</w:t>
+        <w:t xml:space="preserve">1.1. Principe</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2. Caractéristiques des composants</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.3. Données environnementales</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Domaine d’emploi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.1. Locaux visés</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les experts du groupe ont acté une jurisprudence concernant les anciens siphons de sol en travaux de rénovation. Dorénavant, il sera précisé dans le Dossier Technique qu’en travaux de rénovation, les systèmes d’évacuation devront systématiquement être déposés et remplacés.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
-        <w:t xml:space="preserve">1.2. Supports visés</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">1.2.1. En sol</w:t>
+        <w:t xml:space="preserve">2.2. Supports visés</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.2.1. En sol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 23/06/2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">La pose sur isolant acoustique mince SCAM certifié est limitée à une sous-couche classée SC1 avec un indice maximal a2. Un schéma de traitement de raccord de canalisation traversante dans le cas d’une pose sur SCAM doit être proposé au dossier.o   La mise en œuvre d’une chape rapide sous Avis Technique/DTA doit être systématique dans les espaces douches maçonnés des salles de bain privatives, avec forme de pente, sur isolant SCAM ou film de désolidarisation, du fait des différentes contraintes, que ce soit de délais de chantier, d’épaisseur ou de performances attendues. Ceci sera mentionné dans le dossier et en remarque complémentaire du groupe.o   Dans le cas de la pose du système d’étanchéité sur support flottant ou désolidarisé, le traitement des points singuliers sera limité aux seules bandes de pontage bénéficiant d’un rapport d’essais favorable selon le Document Technique QB11-5.de plus, il conviendra pour pouvoir envisager l’examen d’une future demande d’extension du domaine d’emploi sur supports flottants de fournir a minima les éléments suivants :</w:t>
       </w:r>
@@ -229,62 +271,62 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Critères d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">L'essai d'aptitude à l'emploi sur ouvrage flottant (dit "de fatigue") devra être réalisé avec la bande décrite dans le dossier.La validation acoustique du siphon envisagé.Des schémas de traitement détaillés au droit des points singuliers.Visite chantier sur un ouvrage ayant 12 mois de recul a minima.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="1440" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
-        <w:t xml:space="preserve">1.2.2. En murs intérieurs</w:t>
+        <w:t xml:space="preserve">2.2.2. En murs intérieurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
-        <w:t xml:space="preserve">1.3. Carreaux associés</w:t>
+        <w:t xml:space="preserve">2.3. Carreaux associés</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 22/06/2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Eléments à fournir pour viser l'utilisation de carreaux de format allant jusqu'à 3600 cm² en locaux P4/P4S et l'utilisation de carreaux de format allant jusqu'à 10000 cm²</w:t>
       </w:r>
@@ -321,326 +363,326 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Critères d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Retours d'enquête sur ces chantiers et visite</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. Matériaux</w:t>
+        <w:t xml:space="preserve">3. Matériaux</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.1. Résine</w:t>
+        <w:t xml:space="preserve">3.1. Résine</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.2. Colles à carrelage</w:t>
+        <w:t xml:space="preserve">3.2. Colles à carrelage</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 06/07/2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pour envisager de viser dans le dossier deux taux de gâchage pour un mortier-colle certifié en tant que tel, il convient de réaliser l'ensemble des essais avec les deux taux de gâchages certifiés.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.3. Produits de jointoiement du carrelage</w:t>
+        <w:t xml:space="preserve">3.3. Produits de jointoiement du carrelage</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 24/06/2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Il convient de citer nommément dans les dossiers les joints de carrelage utilisables avec le système d'étanchéité.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.4. Produit de pose du carrelage scellé</w:t>
+        <w:t xml:space="preserve">3.4. Produit de pose du carrelage scellé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.5. Produits connexes</w:t>
+        <w:t xml:space="preserve">3.5. Produits connexes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
-        <w:t xml:space="preserve">3. Fabrication - Contrôle</w:t>
+        <w:t xml:space="preserve">4. Fabrication - Contrôle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
-        <w:t xml:space="preserve">4. Mise en œuvre</w:t>
+        <w:t xml:space="preserve">5. Mise en œuvre</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
-        <w:t xml:space="preserve">4.1. Reconnaissance du support</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">4.1.3. Dispositions spécifiques</w:t>
+        <w:t xml:space="preserve">5.1. Reconnaissance du support</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.1.1. Supports en sol intérieur</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.1.2. Supports en murs intérieurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.1.3. Dispositions spécifiques</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
-        <w:t xml:space="preserve">4.2. Préparation des supports</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">4.2.2. Couche primaire</w:t>
+        <w:t xml:space="preserve">5.2. Préparation des supports</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.2.1. Traitement des fissures</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.2.2. Couche primaire</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
-        <w:t xml:space="preserve">4.3. Préparation du produit</w:t>
+        <w:t xml:space="preserve">5.3. Préparation du produit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
-        <w:t xml:space="preserve">4.4. Mise en œuvre</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">4.4.2. Application en partie courante</w:t>
+        <w:t xml:space="preserve">5.4. Mise en œuvre</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.4.1. Conditions d’ambiance</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.4.2. Application en partie courante</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
-        <w:t xml:space="preserve">4.5. Traitement des points singuliers</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">4.5.3. Joint</w:t>
+        <w:t xml:space="preserve">5.5. Traitement des points singuliers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.5.1. Relevés et traitement des angles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.5.2. Joint</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 22/06/2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lors de l'essai d'étanchéité de tenue des joints de dilatation selon la méthode d’évaluation des procédés d’étanchéité de toitures, une bande doit être positionnée au droit du T pour pouvoir viser les joints de dilatation d'un autre format que linéaire (T, L, X,...). </w:t>
       </w:r>
@@ -672,51 +714,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Critères d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">L'essai doit être validé au droit du T pour viser les joints autres que linéaires.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="1440" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
-        <w:t xml:space="preserve">4.5.4. Seuils</w:t>
+        <w:t xml:space="preserve">5.5.3. Seuils</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 09/11/2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dans le cas de dossiers revendiquant l'utilisation en locaux P4S (cuisines collectives et assimilées), une des deux solutions suivantes peut être mise en œuvre pour le traitement du seuil avec un local non étanché :</w:t>
       </w:r>
@@ -740,159 +782,159 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Un caniveau, dans le local étanché, adjacent au seuil ou au droit du seuil, qui collecte et évacue l’eau.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dans le cas d’un revêtement autre que du carrelage (PVC, textile ou tout autre revêtement existant) dans le local adjacent, on pourra prévoir un ressaut par exemple au moyen d’un profilé de seuil étanche fixé avec une colle époxydique ou avec un chevillage chimique.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="1440" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
-        <w:t xml:space="preserve">4.5.5. Dispositifs de collecte et d’évacuation des eaux</w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve">4.5.9. Appareils sanitaires</w:t>
+        <w:t xml:space="preserve">5.5.4. Dispositifs de collecte et d’évacuation des eaux</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.5.5. Traversées de canalisations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.5.6. Scellements</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.5.7. Huisseries</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.5.8. Appareils sanitaires</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
-        <w:t xml:space="preserve">4.6. Protection provisoire en cours de chantier</w:t>
+        <w:t xml:space="preserve">5.6. Protection provisoire en cours de chantier</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
-        <w:t xml:space="preserve">4.7. Pose du carrelage</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">4.7.3. Protection dure sur planchers en bois ou en panneaux dérivés du bois</w:t>
+        <w:t xml:space="preserve">5.7. Pose du carrelage</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.7.1. Protection dure collée</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.7.2. Protection dure désolidarisée</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.7.3. Protection dure sur planchers en bois ou en panneaux dérivés du bois</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
-        <w:t xml:space="preserve">5. Assistance technique</w:t>
+        <w:t xml:space="preserve">6. Assistance technique</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811024" w:h="16837.795275591"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -1020,51 +1062,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="6C843C67"/>
+    <w:nsid w:val="986BE8D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1168,51 +1210,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="4236E695"/>
+    <w:nsid w:val="1510C26C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>