--- v3 (2026-08-19)
+++ v4 (2026-10-01)
@@ -11,791 +11,831 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 13 - Édité le 19/08/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 13 - Édité le 01/10/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 13 « Procédés pour la mise en œuvre des revêtements »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
         <w:t xml:space="preserve">Famille de produits ou procédés : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
         <w:t xml:space="preserve">Chape allégée</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Description</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...112 lines deleted...]
-        <w:t xml:space="preserve">3.2. Composition du mortier de chape léger type</w:t>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.1. Principe</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2. Caractéristiques des composants</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2.1. Matériaux constitutifs de la chape</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2.2. Caractéristiques du mortier léger frais</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2.3. Caractéristiques du mortier léger durci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="2160" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2.3.1. Résistances mécaniques minimales</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="2160" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2.3.2. Variations dimensionnelles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 21/03/2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Il conviendra d’intégrer dans chaque DTA de chape allégée une valeur minimale de retrait de la chape, sur laquelle le titulaire s'engage.Ceci fera l’objet d’un contrat d’engagement TITULAIRE/CSTB, avec notamment des informations non diffusables sur les matériaux employés dans les formulations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Engagement du titulaire sur une valeur minimale de retraitélements justificatifs de cette valeur de retrait</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:ind w:left="720" w:right="0"/>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">3.5. Autres produits associés</w:t>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2.4. Produits associés</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.3. Données environnementales</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
-        <w:t xml:space="preserve">4. Fabrication</w:t>
-[...54 lines deleted...]
-        <w:t xml:space="preserve">4.3.2. Suivi de fabrication du mortier</w:t>
+        <w:t xml:space="preserve">2. Domaine d'emploi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.1. Zone géographique</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.2. Ouvrages visés</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.2.1. Nature des supports associés</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.2.2. Epaisseur de la chape</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.3. Aptitude à l'emploi du procédé ( comportement au feu, durabilité...)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
-        <w:t xml:space="preserve">5. Mise en oeuvre de la chape allégée</w:t>
-[...54 lines deleted...]
-        <w:t xml:space="preserve">5.3.2. Supports en bois ou panneaux dérivés du bois</w:t>
+        <w:t xml:space="preserve">3. Disposition de conception</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Disposition de mise en oeuvre de la chape allégée</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.1. Matériel et outillage</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.2. Fabrication du mortier</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.3. Nature et planéité des supports</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.3.1. Supports en maçonnerie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.3.2. Supports en bois ou panneaux dérivés du bois</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="2160" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
-        <w:t xml:space="preserve">5.3.2.1. Capacité portante et flexibilité</w:t>
+        <w:t xml:space="preserve">4.3.2.1. Capacité portante et flexibilité</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="2160" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
-        <w:t xml:space="preserve">5.3.2.2. Maintien de l'aération</w:t>
-[...87 lines deleted...]
-        <w:t xml:space="preserve">5.4.5. Cas d'une chape désolidarisée</w:t>
+        <w:t xml:space="preserve">4.3.2.2. Maintien de l'aération</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.3.3. Chapes asphalte</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.3.4. Planéité des supports</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.4. Travaux préliminaires</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.4.1. Rattrapage de la planéité et enrobage de canalisation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.4.2. Isolation périphérique</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.4.3. Traitement de l'emplacement d'éléments particuliers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.4.4. Cas d'une chape adhérente</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.4.5. Cas d'une chape désolidarisée</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="2160" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
-        <w:t xml:space="preserve">5.4.5.1. Pose sur plancher béton</w:t>
+        <w:t xml:space="preserve">4.4.5.1. Pose sur plancher béton</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="2160" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
-        <w:t xml:space="preserve">5.4.5.2. Cas d'un dallage sur terre-plein, vide sanitaire, d'un plancher bois ou d'une chape asphalte</w:t>
-[...153 lines deleted...]
-        <w:t xml:space="preserve">5.7. Tolérances d'exécution</w:t>
+        <w:t xml:space="preserve">4.4.5.2. Cas d'un dallage sur terre-plein, vide sanitaire, d'un plancher bois ou d'une chape asphalte</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.4.6. Cas d'une chape sous sous-couche acoustique mince</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.4.7. Repères de niveau de la chape</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.4.8. Mise en place d'armatures</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.5. Mise en place de la chape</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.5.1. Pompage</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.5.2. Mise en place de la chape</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.5.3. Finition de la surface et pulvérisation du produit de cure NF non solvanté</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.6. Travaux de finition</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.6.1. Protection de la chape</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.6.2. Délai de séchage et mise en service de la chape</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.6.3. Réalisation des joints</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.6.4. Réparation des fissures</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.6.5. Elimination de la pellicule de surface</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.7. Tolérances d'exécution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
-        <w:t xml:space="preserve">6. Pose des revêtements de sol</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">6.1.2. Pose collée de revêtement</w:t>
+        <w:t xml:space="preserve">5. Pose des revêtements de sol</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.1. Pose des revêtements de sol</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.1.1. Préparation de la chape</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.1.2. Pose collée de revêtement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="2160" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
-        <w:t xml:space="preserve">6.1.2.1. Pose collée de carrelage</w:t>
+        <w:t xml:space="preserve">5.1.2.1. Pose collée de carrelage</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="2160" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
-        <w:t xml:space="preserve">6.1.2.2. Pose collée des revêtements textiles perméales hors fibres naturelles</w:t>
+        <w:t xml:space="preserve">5.1.2.2. Pose collée des revêtements textiles perméales hors fibres naturelles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
-        <w:t xml:space="preserve">7. Assistance technique</w:t>
+        <w:t xml:space="preserve">6. Maintien en service du produit ou procédé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
-        <w:t xml:space="preserve">8. Résultats expérimentaux</w:t>
+        <w:t xml:space="preserve">7. Traitement en fin de vie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
-        <w:t xml:space="preserve">9. Références</w:t>
+        <w:t xml:space="preserve">8. Assistance technique</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Principe de fabrication et contrôle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.1. Fabrication des billes de polystyrène</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.2. Centre de fabrication</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.3. Contrôles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.3.1. Contrôles des billes de polsytyrène</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.3.2. Suivi de fabrication du mortier</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Mention des justificatifs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. Références chantiers</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811024" w:h="16837.795275591"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>