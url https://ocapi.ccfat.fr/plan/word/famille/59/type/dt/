--- v0 (2026-05-06)
+++ v1 (2026-05-31)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.2 - Édité le 06/05/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.2 - Édité le 31/05/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 14.2 « Equipements / Installations de combustion »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -1821,51 +1821,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="DE87B755"/>
+    <w:nsid w:val="3B0D6711"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1969,51 +1969,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="4C45235C"/>
+    <w:nsid w:val="087F4D73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2117,51 +2117,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="228BA6DC"/>
+    <w:nsid w:val="5022C353"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2265,51 +2265,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="283C5EF8"/>
+    <w:nsid w:val="65B6B67E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2413,51 +2413,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="23250B5E"/>
+    <w:nsid w:val="71D5E618"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2561,51 +2561,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="C77408E8"/>
+    <w:nsid w:val="C44B9109"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2709,51 +2709,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="DE27E40D"/>
+    <w:nsid w:val="2754894A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2857,51 +2857,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="605984B5"/>
+    <w:nsid w:val="8DCA051A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3005,51 +3005,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="BD2B2FB1"/>
+    <w:nsid w:val="0660951B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3153,51 +3153,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="4014BE0D"/>
+    <w:nsid w:val="3B6397B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3301,51 +3301,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="E8EEF8A3"/>
+    <w:nsid w:val="9FD9BE26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>