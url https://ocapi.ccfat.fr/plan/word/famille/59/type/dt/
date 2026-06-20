--- v1 (2026-05-31)
+++ v2 (2026-06-20)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.2 - Édité le 31/05/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.2 - Édité le 20/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 14.2 « Equipements / Installations de combustion »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -1821,51 +1821,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="3B0D6711"/>
+    <w:nsid w:val="9E1B87BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1969,51 +1969,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="087F4D73"/>
+    <w:nsid w:val="0F616C95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2117,51 +2117,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="5022C353"/>
+    <w:nsid w:val="E11AC9BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2265,51 +2265,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="65B6B67E"/>
+    <w:nsid w:val="13BFFD9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2413,51 +2413,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="71D5E618"/>
+    <w:nsid w:val="57529DE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2561,51 +2561,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="C44B9109"/>
+    <w:nsid w:val="83832DCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2709,51 +2709,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="2754894A"/>
+    <w:nsid w:val="6F9D2C9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2857,51 +2857,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="8DCA051A"/>
+    <w:nsid w:val="738CED18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3005,51 +3005,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="0660951B"/>
+    <w:nsid w:val="FC28EC31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3153,51 +3153,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="3B6397B0"/>
+    <w:nsid w:val="D91120D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3301,51 +3301,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="9FD9BE26"/>
+    <w:nsid w:val="FF34DCF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>