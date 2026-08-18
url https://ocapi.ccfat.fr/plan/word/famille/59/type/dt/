--- v2 (2026-06-20)
+++ v3 (2026-08-18)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.2 - Édité le 20/06/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.2 - Édité le 18/08/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 14.2 « Equipements / Installations de combustion »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -1178,110 +1178,110 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Dimensionnement et conception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">6.1. Généralités</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 26/03/2024</w:t>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 26/03/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Indiquer les prescriptions générales de dimensionnement et de conception du système par renvoi au Cahier des Prescriptions Techniques communes (e-cahier du CSTB n° 3708_V3).</w:t>
+        <w:t xml:space="preserve">Indiquer les prescriptions générales de dimensionnement et de conception du système par renvoi au Cahier des Prescriptions Techniques communes (e-cahier du CSTB n° 3708_V4).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Préciser que, en configuration séparée,  le débouché doit être conforme à l'arrêté du 22 octobre 1969.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">6.2. Règles de conception générales dans les bâtiments d'habitation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 26/03/2024</w:t>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 26/03/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Préciser les dispositions de conception générales complémentaires à celles prévues dans les Cahiers des Prescriptions Techniques communes (e-cahier du CSTB n° 3708_V3).</w:t>
+        <w:t xml:space="preserve">Préciser les dispositions de conception générales complémentaires à celles prévues dans les Cahiers des Prescriptions Techniques communes (e-cahier du CSTB n° 3708_V4).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">6.3. Règles de conception particulières dans les bâtiments d'habitation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 26/03/2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1355,68 +1355,68 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Mise en oeuvre</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">7.1. Généralités</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 24/03/2024</w:t>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 26/03/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Préciser les règles générales de mise en oeuvre du système par référence au Cahier des Prescriptions Techniques communes concernant les systèmes individuels d’amenée d’air comburant et d’évacuation des produits de combustion raccordés à des appareils étanches à granulés de bois (e-cahier du CSTB n° 3708_V3).</w:t>
+        <w:t xml:space="preserve">Préciser les règles générales de mise en oeuvre du système par référence au Cahier des Prescriptions Techniques communes concernant les systèmes individuels d’amenée d’air comburant et d’évacuation des produits de combustion raccordés à des appareils étanches à granulés de bois (e-cahier du CSTB n° 3708_V4).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">En particulier indiquer les éléments nécessaire pour :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">l'assemblage des conduits,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
@@ -1821,51 +1821,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="9E1B87BC"/>
+    <w:nsid w:val="8F696C8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1969,51 +1969,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="0F616C95"/>
+    <w:nsid w:val="36BC3C49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2117,51 +2117,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="E11AC9BF"/>
+    <w:nsid w:val="C4306510"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2265,51 +2265,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="13BFFD9C"/>
+    <w:nsid w:val="0F6AC5B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2413,51 +2413,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="57529DE7"/>
+    <w:nsid w:val="BA74623A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2561,51 +2561,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="83832DCD"/>
+    <w:nsid w:val="3E2D15B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2709,51 +2709,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="6F9D2C9E"/>
+    <w:nsid w:val="900E5F32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2857,51 +2857,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="738CED18"/>
+    <w:nsid w:val="52CD20D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3005,51 +3005,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="FC28EC31"/>
+    <w:nsid w:val="3416222C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3153,51 +3153,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="D91120D6"/>
+    <w:nsid w:val="551E6FDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3301,51 +3301,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="FF34DCF4"/>
+    <w:nsid w:val="7BEBA775"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>