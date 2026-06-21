--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 3.1 - Édité le 07/05/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 3.1 - Édité le 21/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 3.1 « Planchers et accessoires de plancher »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2580,51 +2580,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="8931C70A"/>
+    <w:nsid w:val="59E5211F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2728,51 +2728,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="3AC6B1F5"/>
+    <w:nsid w:val="00572D59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2876,51 +2876,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="A6C88DF5"/>
+    <w:nsid w:val="D4528109"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3024,51 +3024,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="52B84ABB"/>
+    <w:nsid w:val="47125C30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3172,51 +3172,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="6C6DD38A"/>
+    <w:nsid w:val="D334F6B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3320,51 +3320,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="C0B58F37"/>
+    <w:nsid w:val="5EA0550C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3468,51 +3468,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="7651661B"/>
+    <w:nsid w:val="80162906"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3616,51 +3616,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="E11099D7"/>
+    <w:nsid w:val="084852CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3764,51 +3764,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="00F8050E"/>
+    <w:nsid w:val="665CA423"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3912,51 +3912,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="761286F7"/>
+    <w:nsid w:val="69057B68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4060,51 +4060,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="C1C3EAD0"/>
+    <w:nsid w:val="77928014"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4208,51 +4208,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="21C5B8DB"/>
+    <w:nsid w:val="47AA249E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4356,51 +4356,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="B553E127"/>
+    <w:nsid w:val="2AFD7B40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4504,51 +4504,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="30038654"/>
+    <w:nsid w:val="E9C5B10A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4652,51 +4652,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="AF9B4687"/>
+    <w:nsid w:val="9A1344D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4800,51 +4800,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="872ECD1A"/>
+    <w:nsid w:val="8B60CE9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4948,51 +4948,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="7FD527A6"/>
+    <w:nsid w:val="26571623"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5096,51 +5096,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="E4D81BE4"/>
+    <w:nsid w:val="DA8387A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5244,51 +5244,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="86363BB8"/>
+    <w:nsid w:val="0C27D24E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5392,51 +5392,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="A5BD32CE"/>
+    <w:nsid w:val="473E1665"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>