--- v1 (2026-06-21)
+++ v2 (2026-08-08)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 3.1 - Édité le 21/06/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 3.1 - Édité le 08/08/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 3.1 « Planchers et accessoires de plancher »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2580,51 +2580,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="59E5211F"/>
+    <w:nsid w:val="6AD01F3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2728,51 +2728,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="00572D59"/>
+    <w:nsid w:val="2B33108C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2876,51 +2876,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="D4528109"/>
+    <w:nsid w:val="2AC0310C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3024,51 +3024,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="47125C30"/>
+    <w:nsid w:val="34EF8C4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3172,51 +3172,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="D334F6B5"/>
+    <w:nsid w:val="02D3AB30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3320,51 +3320,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="5EA0550C"/>
+    <w:nsid w:val="FAAA8982"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3468,51 +3468,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="80162906"/>
+    <w:nsid w:val="35A2B394"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3616,51 +3616,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="084852CB"/>
+    <w:nsid w:val="7AC58DDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3764,51 +3764,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="665CA423"/>
+    <w:nsid w:val="FB2B39DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3912,51 +3912,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="69057B68"/>
+    <w:nsid w:val="AEB71597"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4060,51 +4060,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="77928014"/>
+    <w:nsid w:val="EB1FBA12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4208,51 +4208,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="47AA249E"/>
+    <w:nsid w:val="1A3E6261"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4356,51 +4356,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="2AFD7B40"/>
+    <w:nsid w:val="34F63A30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4504,51 +4504,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="E9C5B10A"/>
+    <w:nsid w:val="1DFF679F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4652,51 +4652,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="9A1344D2"/>
+    <w:nsid w:val="B51836B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4800,51 +4800,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="8B60CE9D"/>
+    <w:nsid w:val="42CCB726"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4948,51 +4948,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="26571623"/>
+    <w:nsid w:val="D3CB14B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5096,51 +5096,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="DA8387A9"/>
+    <w:nsid w:val="240D89B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5244,51 +5244,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="0C27D24E"/>
+    <w:nsid w:val="7867EDDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5392,51 +5392,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="473E1665"/>
+    <w:nsid w:val="91C58FE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>