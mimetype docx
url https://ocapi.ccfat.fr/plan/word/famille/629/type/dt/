--- v0 (2026-05-15)
+++ v1 (2026-07-01)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 3.2 - Édité le 15/05/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 3.2 - Édité le 01/07/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 3.2 « Murs et accessoires de mur »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2779,51 +2779,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="51403D3F"/>
+    <w:nsid w:val="90814FEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2927,51 +2927,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="DDE6E9B4"/>
+    <w:nsid w:val="FB1C7179"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3075,51 +3075,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="0C485C67"/>
+    <w:nsid w:val="62184936"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3223,51 +3223,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="52A6E3AA"/>
+    <w:nsid w:val="23234951"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3371,51 +3371,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="2E669504"/>
+    <w:nsid w:val="00314230"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3519,51 +3519,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="05D0439F"/>
+    <w:nsid w:val="6A0955A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3667,51 +3667,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="80C2F784"/>
+    <w:nsid w:val="ADC94A7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3815,51 +3815,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="FBB3988D"/>
+    <w:nsid w:val="ECACF507"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3963,51 +3963,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="294360E1"/>
+    <w:nsid w:val="511BC9B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4111,51 +4111,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="BA0E2DCA"/>
+    <w:nsid w:val="DAA7035E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4259,51 +4259,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="AB5A127C"/>
+    <w:nsid w:val="4AB7B61A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4407,51 +4407,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="272FB298"/>
+    <w:nsid w:val="C540E569"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4555,51 +4555,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="BAF5D23F"/>
+    <w:nsid w:val="E5C479A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4703,51 +4703,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="11D2DB42"/>
+    <w:nsid w:val="0BD68F10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4851,51 +4851,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="18C3FFA5"/>
+    <w:nsid w:val="0FFC47EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4999,51 +4999,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="871926B8"/>
+    <w:nsid w:val="9B1D4481"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5147,51 +5147,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="339664B5"/>
+    <w:nsid w:val="86A7717A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5295,51 +5295,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="755321B4"/>
+    <w:nsid w:val="3D3FBCBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5443,51 +5443,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="B60D9FBA"/>
+    <w:nsid w:val="36C9B685"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5591,51 +5591,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="B6945422"/>
+    <w:nsid w:val="2B4E5EC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5739,51 +5739,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="CECAB3BF"/>
+    <w:nsid w:val="0314FB03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5887,51 +5887,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="36B49F64"/>
+    <w:nsid w:val="B404515C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6035,51 +6035,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="BD5804C4"/>
+    <w:nsid w:val="4BC8D59A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>