--- v1 (2026-07-01)
+++ v2 (2026-07-28)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 3.2 - Édité le 01/07/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 3.2 - Édité le 28/07/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 3.2 « Murs et accessoires de mur »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2779,51 +2779,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="90814FEA"/>
+    <w:nsid w:val="937571F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2927,51 +2927,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="FB1C7179"/>
+    <w:nsid w:val="D0D7FED9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3075,51 +3075,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="62184936"/>
+    <w:nsid w:val="1CB1F2A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3223,51 +3223,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="23234951"/>
+    <w:nsid w:val="A03BC44D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3371,51 +3371,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="00314230"/>
+    <w:nsid w:val="84EFD102"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3519,51 +3519,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="6A0955A3"/>
+    <w:nsid w:val="05572A6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3667,51 +3667,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="ADC94A7D"/>
+    <w:nsid w:val="CDFC02FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3815,51 +3815,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="ECACF507"/>
+    <w:nsid w:val="A6257A8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3963,51 +3963,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="511BC9B8"/>
+    <w:nsid w:val="57FCC2F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4111,51 +4111,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="DAA7035E"/>
+    <w:nsid w:val="6AECFB8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4259,51 +4259,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="4AB7B61A"/>
+    <w:nsid w:val="8C30EE0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4407,51 +4407,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="C540E569"/>
+    <w:nsid w:val="25BEC1B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4555,51 +4555,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="E5C479A3"/>
+    <w:nsid w:val="F406E1D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4703,51 +4703,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="0BD68F10"/>
+    <w:nsid w:val="188A10AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4851,51 +4851,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="0FFC47EC"/>
+    <w:nsid w:val="F6D11C47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4999,51 +4999,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="9B1D4481"/>
+    <w:nsid w:val="486DA711"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5147,51 +5147,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="86A7717A"/>
+    <w:nsid w:val="6B40D3B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5295,51 +5295,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="3D3FBCBE"/>
+    <w:nsid w:val="C2685B1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5443,51 +5443,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="36C9B685"/>
+    <w:nsid w:val="6582441A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5591,51 +5591,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="2B4E5EC6"/>
+    <w:nsid w:val="75CA203F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5739,51 +5739,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="0314FB03"/>
+    <w:nsid w:val="AB7E4A50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5887,51 +5887,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="B404515C"/>
+    <w:nsid w:val="E4069D5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6035,51 +6035,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="4BC8D59A"/>
+    <w:nsid w:val="7D8E649A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>