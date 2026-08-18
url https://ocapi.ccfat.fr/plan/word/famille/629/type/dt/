--- v2 (2026-07-28)
+++ v3 (2026-08-18)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 3.2 - Édité le 28/07/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 3.2 - Édité le 18/08/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 3.2 « Murs et accessoires de mur »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2779,51 +2779,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="937571F7"/>
+    <w:nsid w:val="A2B17A89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2927,51 +2927,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="D0D7FED9"/>
+    <w:nsid w:val="29DB3398"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3075,51 +3075,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="1CB1F2A6"/>
+    <w:nsid w:val="8B8158E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3223,51 +3223,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="A03BC44D"/>
+    <w:nsid w:val="3C8D700B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3371,51 +3371,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="84EFD102"/>
+    <w:nsid w:val="A0F29095"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3519,51 +3519,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="05572A6E"/>
+    <w:nsid w:val="545403EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3667,51 +3667,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="CDFC02FA"/>
+    <w:nsid w:val="C3048ED2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3815,51 +3815,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="A6257A8A"/>
+    <w:nsid w:val="7FABCBDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3963,51 +3963,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="57FCC2F2"/>
+    <w:nsid w:val="3F4CEFC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4111,51 +4111,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="6AECFB8A"/>
+    <w:nsid w:val="70D9DDB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4259,51 +4259,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="8C30EE0C"/>
+    <w:nsid w:val="B5C9DAC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4407,51 +4407,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="25BEC1B5"/>
+    <w:nsid w:val="08743189"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4555,51 +4555,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="F406E1D6"/>
+    <w:nsid w:val="D0404CCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4703,51 +4703,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="188A10AE"/>
+    <w:nsid w:val="E507285C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4851,51 +4851,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="F6D11C47"/>
+    <w:nsid w:val="FAA5B140"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4999,51 +4999,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="486DA711"/>
+    <w:nsid w:val="B4FD499B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5147,51 +5147,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="6B40D3B5"/>
+    <w:nsid w:val="2B7283E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5295,51 +5295,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="C2685B1E"/>
+    <w:nsid w:val="77A14D19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5443,51 +5443,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="6582441A"/>
+    <w:nsid w:val="A0D4605F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5591,51 +5591,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="75CA203F"/>
+    <w:nsid w:val="5DD0B91B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5739,51 +5739,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="AB7E4A50"/>
+    <w:nsid w:val="E060759E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5887,51 +5887,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="E4069D5B"/>
+    <w:nsid w:val="BE07A9EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6035,51 +6035,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="7D8E649A"/>
+    <w:nsid w:val="539CE87F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>