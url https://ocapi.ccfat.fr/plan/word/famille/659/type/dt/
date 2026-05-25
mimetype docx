--- v0 (2026-04-15)
+++ v1 (2026-05-25)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.2 - Édité le 15/04/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.2 - Édité le 26/05/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 14.2 « Equipements / Installations de combustion »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -915,51 +915,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="1F54AEB8"/>
+    <w:nsid w:val="BBBDF7A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1063,51 +1063,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="7BE50A2C"/>
+    <w:nsid w:val="AC5F5A4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1211,51 +1211,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="D5539A40"/>
+    <w:nsid w:val="C56C9BB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1359,51 +1359,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="AA4D286A"/>
+    <w:nsid w:val="DAD87FB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1507,51 +1507,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="26564199"/>
+    <w:nsid w:val="58868F2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1655,51 +1655,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="11A57953"/>
+    <w:nsid w:val="80C01BC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>