--- v1 (2026-05-25)
+++ v2 (2026-06-25)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.2 - Édité le 26/05/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.2 - Édité le 25/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 14.2 « Equipements / Installations de combustion »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -915,51 +915,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="BBBDF7A6"/>
+    <w:nsid w:val="813333D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1063,51 +1063,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="AC5F5A4F"/>
+    <w:nsid w:val="E9E92474"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1211,51 +1211,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="C56C9BB8"/>
+    <w:nsid w:val="ADDAD81B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1359,51 +1359,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="DAD87FB6"/>
+    <w:nsid w:val="10274C8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1507,51 +1507,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="58868F2E"/>
+    <w:nsid w:val="2398DF65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1655,51 +1655,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="80C01BC7"/>
+    <w:nsid w:val="80407D92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>