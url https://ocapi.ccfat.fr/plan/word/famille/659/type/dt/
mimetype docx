--- v2 (2026-06-25)
+++ v3 (2026-07-26)
@@ -11,268 +11,268 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.2 - Édité le 25/06/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.2 - Édité le 27/07/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 14.2 « Equipements / Installations de combustion »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
         <w:t xml:space="preserve">Famille de produits ou procédés : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
         <w:t xml:space="preserve">Chaudière étanche à granulés de bois</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Principe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 26/03/2024</w:t>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 26/03/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Décrire succinctement les différentes versions des chaudières étanches à granulés de bois.Préciser les configurations d'installations du système d'amenée d'air comburant et d’évacuation de produits de combustion par référence aux dispositions prévues dans le Cahier des Prescriptions Techniques communes n° 3708_V3.</w:t>
+        <w:t xml:space="preserve">Décrire succinctement les différentes versions des chaudières étanches à granulés de bois.Préciser les configurations d'installations du système d'amenée d'air comburant et d’évacuation de produits de combustion par référence aux dispositions prévues dans le Cahier des Prescriptions Techniques communes n° 3708_V4.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Domaine d'emploi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 03/04/2025</w:t>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 26/03/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Préciser les types de bâtiments dans lesquels les chaudières peuvent être installées, par référence aux dispositions prévues dans le Cahier des Prescriptions Techniques communes n° 3708_V3..</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">En fonction du domaine d'emploi, préciser les caractéristiques du local dans lequel les chaudières peuvent être installées. Les dispositions minimales des locaux sont celles prévues dans le Cahier des Prescriptions Techniques communes n° 3708_V3.</w:t>
+        <w:t xml:space="preserve">Préciser les types de bâtiments dans lesquels les chaudières peuvent être installées, par référence aux dispositions prévues dans le Cahier des Prescriptions Techniques communes n° 3708_V4..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">En fonction du domaine d'emploi, préciser les caractéristiques du local dans lequel les chaudières peuvent être installées. Les dispositions minimales des locaux sont celles prévues dans le Cahier des Prescriptions Techniques communes n° 3708_V4.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Chaudières étanches à granulés</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1. Généralités</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">3.2. Etanchéité des chaudières</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 07/10/2021</w:t>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 26/03/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Préciser le débit de fuite des chaudières sous 50 Pa.</w:t>
+        <w:t xml:space="preserve">Préciser le débit de fuite des chaudières sous 10 ou 50 Pa selon le domaine d'emploi revendiqué et les dispositions du  CPT 3708_V4.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rapport d'essai d'étanchéité réalisé par un laboratoire indépendant réalisant les essais de qualification des chaudières selon l'EN 303-5 ou un laboratoire accrédité COFRAC pour des essais d’étanchéités à l'air (sur les chaudières ou les conduits d'évacuation des produits de combustion).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Critères d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Les chaudières doivent respecter l'exigence d'étanchéité de la catégories 3 de la NF EN 303-5 :2021 : 3 m3/h sous 50 Pa.</w:t>
+        <w:t xml:space="preserve">Les chaudières doivent respecter l'exigence d'étanchéité prévue dans le CPT 3708_V4 selon le domaine d'emploi revendiqué.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">3.3. Combustible</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
-        <w:t xml:space="preserve">4. Fabrication, contrôles, marquage et DoP</w:t>
+        <w:t xml:space="preserve">4. Fabrication, contrôles et marquage</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">4.1. Fabrication</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">4.2. Contrôles</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -288,94 +288,94 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Dimensionnement et conception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">5.1. Dimensionnement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 03/10/2024</w:t>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 26/03/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Préciser que :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les conduits d'évacuation des produits de combustion associés sont des conduits conçus pour les chaudières à granulés de bois à circuit de combustion étanche ; et qu'ils doivent être conformes à leur Document Technique d’Application spécifique.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Le dimensionnement de l’installation de la chaudière avec le système d'amenée d'air comburant et d'évacuation des produits de combustion doit être déterminé suivant la norme de calcul NF EN 13384-1+A1 et en respectant les dispositions décrites dans le Cahier des Prescriptions Techniques communes n° 3708_V3.</w:t>
+        <w:t xml:space="preserve">Le dimensionnement de l’installation de la chaudière avec le système d'amenée d'air comburant et d'évacuation des produits de combustion doit être déterminé suivant la norme de calcul NF EN 13384-1 et en respectant les dispositions décrites dans le Cahier des Prescriptions Techniques communes n° 3708_V4.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indiquer les caractéristiques de la chaudière nécessaires au dimensionnement :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Puissance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
@@ -443,51 +443,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Perte de charge maximale de l’alimentation en air (PB) à respecter lors du dimensionnement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Préciser que ces valeurs sont mesurées, selon la norme EN 303-5, avec un régime d’eau adapté au mode de fonctionnement des chaudières. Un renvoi à la notice de la chaudière pour les températures des fumées à utiliser dans le dimensionnement est ajouté si des informations complémentaires sont données par le fabricant dans la notice par rapport à celles issues de l'essai selon la norme EN 303-5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Indiquer que si la notice d'installation prévoit des longueurs minimales et maximales du système d’amenée d’air comburant et d’évacuation des produits de combustion, elles sont données en complément du calcul, en situation concentrique, selon l’EN 13384-1+A1.</w:t>
+        <w:t xml:space="preserve">Indiquer que si la notice d'installation prévoit des longueurs minimales et maximales du système d’amenée d’air comburant et d’évacuation des produits de combustion, elles sont données en complément du calcul, en situation concentrique, selon l’EN 13384-1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Concernant le raccordement hydraulique des chaudières : Préciser que les dispositions de sécurité de l’installation hydraulique doivent répondre au NF DTU 65.11.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indiquer dans les tableaux : « Perte de charge maximale de l’alimentation en air "PB" (Pa) ».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Le terme « configuration horizontale » devra être remplacé par « configuration avec terminal horizontal ».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -915,51 +915,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="813333D3"/>
+    <w:nsid w:val="929821A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1063,51 +1063,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="E9E92474"/>
+    <w:nsid w:val="3DF6A774"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1211,51 +1211,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="ADDAD81B"/>
+    <w:nsid w:val="C3096FCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1359,51 +1359,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="10274C8F"/>
+    <w:nsid w:val="2C7567B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1507,51 +1507,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="2398DF65"/>
+    <w:nsid w:val="3EC98499"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1655,51 +1655,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="80407D92"/>
+    <w:nsid w:val="CE49E5CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>