--- v3 (2026-07-26)
+++ v4 (2026-08-26)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.2 - Édité le 27/07/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.2 - Édité le 26/08/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 14.2 « Equipements / Installations de combustion »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -915,51 +915,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="929821A0"/>
+    <w:nsid w:val="B8AF6089"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1063,51 +1063,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="3DF6A774"/>
+    <w:nsid w:val="AB52D31B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1211,51 +1211,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="C3096FCD"/>
+    <w:nsid w:val="ED880823"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1359,51 +1359,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="2C7567B3"/>
+    <w:nsid w:val="0CD7DF1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1507,51 +1507,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="3EC98499"/>
+    <w:nsid w:val="18615E30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1655,51 +1655,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="CE49E5CD"/>
+    <w:nsid w:val="6B19C031"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>