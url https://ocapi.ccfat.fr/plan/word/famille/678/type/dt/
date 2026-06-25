--- v0 (2026-05-04)
+++ v1 (2026-06-25)
@@ -12,51 +12,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 07 - Édité le 04/05/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 07 - Édité le 25/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 07 « Systèmes d'isolation extérieure avec enduit et produits connexes »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -3021,51 +3021,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="75E17DC6"/>
+    <w:nsid w:val="6DE7AB49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3169,51 +3169,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="97CB9DEC"/>
+    <w:nsid w:val="3E51C572"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3317,51 +3317,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="02A972EC"/>
+    <w:nsid w:val="5EAB1B76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3465,51 +3465,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="32454C85"/>
+    <w:nsid w:val="CC539BBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3613,51 +3613,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="CF5A9229"/>
+    <w:nsid w:val="9B1B54D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3761,51 +3761,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="132AD6DC"/>
+    <w:nsid w:val="477CD8C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3909,51 +3909,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="632359A9"/>
+    <w:nsid w:val="03CE6831"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4057,51 +4057,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="D8887374"/>
+    <w:nsid w:val="936D8305"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4205,51 +4205,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="4E0CD4D6"/>
+    <w:nsid w:val="263344A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4353,51 +4353,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="09ECC24B"/>
+    <w:nsid w:val="462B3D8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4501,51 +4501,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="CFDB6E5F"/>
+    <w:nsid w:val="8FEDDE21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4649,51 +4649,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="2F85B484"/>
+    <w:nsid w:val="620F9FEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4797,51 +4797,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="3D999535"/>
+    <w:nsid w:val="016A1F2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4945,51 +4945,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="2FA6352F"/>
+    <w:nsid w:val="3EE52468"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5093,51 +5093,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="18298228"/>
+    <w:nsid w:val="B902B01E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5241,51 +5241,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="EF065417"/>
+    <w:nsid w:val="A469892C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5389,51 +5389,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="F45EA7E7"/>
+    <w:nsid w:val="0469AD03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5537,51 +5537,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="24A582E4"/>
+    <w:nsid w:val="7F70F702"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5685,51 +5685,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="C49E2A28"/>
+    <w:nsid w:val="9A31A802"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5833,51 +5833,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="BFCD7CE6"/>
+    <w:nsid w:val="D359A757"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5981,51 +5981,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="5424CA81"/>
+    <w:nsid w:val="499686D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6129,51 +6129,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="1086E789"/>
+    <w:nsid w:val="5139057F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6277,51 +6277,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="E2052641"/>
+    <w:nsid w:val="B05AF378"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6425,51 +6425,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="7DF91150"/>
+    <w:nsid w:val="EC3B6055"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6573,51 +6573,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="A1F7FCFF"/>
+    <w:nsid w:val="2354C381"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6721,51 +6721,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="5F7C8DD5"/>
+    <w:nsid w:val="042F541E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6869,51 +6869,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="DB91A3A7"/>
+    <w:nsid w:val="4D8FFE0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7017,51 +7017,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="28928F2B"/>
+    <w:nsid w:val="992C3174"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7165,51 +7165,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="689C5D36"/>
+    <w:nsid w:val="A2F666FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7313,51 +7313,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38">
-    <w:nsid w:val="AAB44CAF"/>
+    <w:nsid w:val="92C19356"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>