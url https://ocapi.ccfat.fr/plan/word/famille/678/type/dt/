--- v1 (2026-06-25)
+++ v2 (2026-08-09)
@@ -12,51 +12,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 07 - Édité le 25/06/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 07 - Édité le 09/08/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 07 « Systèmes d'isolation extérieure avec enduit et produits connexes »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -3021,51 +3021,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="6DE7AB49"/>
+    <w:nsid w:val="7B6F41E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3169,51 +3169,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="3E51C572"/>
+    <w:nsid w:val="FC30555E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3317,51 +3317,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="5EAB1B76"/>
+    <w:nsid w:val="2370BA7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3465,51 +3465,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="CC539BBE"/>
+    <w:nsid w:val="4AC63BB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3613,51 +3613,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="9B1B54D1"/>
+    <w:nsid w:val="E1495C40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3761,51 +3761,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="477CD8C8"/>
+    <w:nsid w:val="F5FC20FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3909,51 +3909,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="03CE6831"/>
+    <w:nsid w:val="0F287462"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4057,51 +4057,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="936D8305"/>
+    <w:nsid w:val="1937843F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4205,51 +4205,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="263344A4"/>
+    <w:nsid w:val="6C923129"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4353,51 +4353,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="462B3D8C"/>
+    <w:nsid w:val="6D9833DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4501,51 +4501,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="8FEDDE21"/>
+    <w:nsid w:val="31382534"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4649,51 +4649,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="620F9FEE"/>
+    <w:nsid w:val="9D2D8C53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4797,51 +4797,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="016A1F2D"/>
+    <w:nsid w:val="8C600F3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4945,51 +4945,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="3EE52468"/>
+    <w:nsid w:val="661CEF99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5093,51 +5093,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="B902B01E"/>
+    <w:nsid w:val="7F097E21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5241,51 +5241,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="A469892C"/>
+    <w:nsid w:val="E14CAEED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5389,51 +5389,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="0469AD03"/>
+    <w:nsid w:val="7330864C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5537,51 +5537,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="7F70F702"/>
+    <w:nsid w:val="57C547FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5685,51 +5685,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="9A31A802"/>
+    <w:nsid w:val="EB8C52DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5833,51 +5833,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="D359A757"/>
+    <w:nsid w:val="A0C8BE9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5981,51 +5981,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="499686D6"/>
+    <w:nsid w:val="590BFE6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6129,51 +6129,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="5139057F"/>
+    <w:nsid w:val="35D5AD4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6277,51 +6277,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="B05AF378"/>
+    <w:nsid w:val="FC93D438"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6425,51 +6425,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="EC3B6055"/>
+    <w:nsid w:val="C730F7CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6573,51 +6573,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="2354C381"/>
+    <w:nsid w:val="B0F3CE8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6721,51 +6721,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="042F541E"/>
+    <w:nsid w:val="F0AB366A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6869,51 +6869,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="4D8FFE0E"/>
+    <w:nsid w:val="11F93CF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7017,51 +7017,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="992C3174"/>
+    <w:nsid w:val="87CC7CED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7165,51 +7165,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="A2F666FB"/>
+    <w:nsid w:val="78EBB330"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7313,51 +7313,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38">
-    <w:nsid w:val="92C19356"/>
+    <w:nsid w:val="40318D2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>