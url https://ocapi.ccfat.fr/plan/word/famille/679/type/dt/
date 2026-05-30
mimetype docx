--- v0 (2026-05-04)
+++ v1 (2026-05-30)
@@ -12,51 +12,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 07 - Édité le 04/05/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 07 - Édité le 30/05/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 07 « Systèmes d'isolation extérieure avec enduit et produits connexes »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2836,51 +2836,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="923D5DC7"/>
+    <w:nsid w:val="7E3FF6CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2984,51 +2984,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="CD2063CC"/>
+    <w:nsid w:val="6AFA0FA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3132,51 +3132,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="A01968A6"/>
+    <w:nsid w:val="71D74F28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3280,51 +3280,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="1ED051E7"/>
+    <w:nsid w:val="54D4CC3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3428,51 +3428,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="CCA0FC90"/>
+    <w:nsid w:val="5FAECA42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3576,51 +3576,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="D3197285"/>
+    <w:nsid w:val="88088A1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3724,51 +3724,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="32DEBCAD"/>
+    <w:nsid w:val="F7028B7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3872,51 +3872,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="208BAB79"/>
+    <w:nsid w:val="F6E6D378"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4020,51 +4020,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="7949653E"/>
+    <w:nsid w:val="3C4C0CC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4168,51 +4168,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="AC6A0338"/>
+    <w:nsid w:val="5DB713F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4316,51 +4316,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="EEBA6EFF"/>
+    <w:nsid w:val="75D65C2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4464,51 +4464,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="C75E83FC"/>
+    <w:nsid w:val="296E2025"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4612,51 +4612,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="F05C00CD"/>
+    <w:nsid w:val="4F0D286C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4760,51 +4760,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="6617C02B"/>
+    <w:nsid w:val="5A6FD29E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4908,51 +4908,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="18E969FA"/>
+    <w:nsid w:val="8704681D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5056,51 +5056,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="D4A8DD23"/>
+    <w:nsid w:val="0CB861F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5204,51 +5204,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="E8E02614"/>
+    <w:nsid w:val="71C2FBC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5352,51 +5352,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="5A9288FA"/>
+    <w:nsid w:val="63434305"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5500,51 +5500,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="75BC86AC"/>
+    <w:nsid w:val="483637DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5648,51 +5648,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="C1322008"/>
+    <w:nsid w:val="666E678C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5796,51 +5796,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="AE2CF8B6"/>
+    <w:nsid w:val="B9B6E982"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5944,51 +5944,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="B8A6550A"/>
+    <w:nsid w:val="AD42725F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6092,51 +6092,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="B8BD89D6"/>
+    <w:nsid w:val="593B461A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6240,51 +6240,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="8AAD5254"/>
+    <w:nsid w:val="1894826F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6388,51 +6388,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="5AED51F4"/>
+    <w:nsid w:val="388F4814"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6536,51 +6536,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="AF03EE8F"/>
+    <w:nsid w:val="45DB2D80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6684,51 +6684,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="73021EC2"/>
+    <w:nsid w:val="BA81976C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6832,51 +6832,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="D28CAF22"/>
+    <w:nsid w:val="811650C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6980,51 +6980,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="5E50C205"/>
+    <w:nsid w:val="C86D62B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>