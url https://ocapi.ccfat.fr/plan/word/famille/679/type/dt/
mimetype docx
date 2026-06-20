--- v1 (2026-05-30)
+++ v2 (2026-06-20)
@@ -12,51 +12,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 07 - Édité le 30/05/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 07 - Édité le 20/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 07 « Systèmes d'isolation extérieure avec enduit et produits connexes »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2836,51 +2836,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="7E3FF6CA"/>
+    <w:nsid w:val="409E57A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2984,51 +2984,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="6AFA0FA6"/>
+    <w:nsid w:val="A8489265"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3132,51 +3132,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="71D74F28"/>
+    <w:nsid w:val="3FFD7EF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3280,51 +3280,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="54D4CC3A"/>
+    <w:nsid w:val="64EAAC22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3428,51 +3428,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="5FAECA42"/>
+    <w:nsid w:val="1D67B4DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3576,51 +3576,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="88088A1E"/>
+    <w:nsid w:val="4660993D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3724,51 +3724,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="F7028B7C"/>
+    <w:nsid w:val="76A73C6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3872,51 +3872,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="F6E6D378"/>
+    <w:nsid w:val="67478FC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4020,51 +4020,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="3C4C0CC8"/>
+    <w:nsid w:val="B97B8659"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4168,51 +4168,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="5DB713F5"/>
+    <w:nsid w:val="9EC044A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4316,51 +4316,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="75D65C2B"/>
+    <w:nsid w:val="46507C32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4464,51 +4464,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="296E2025"/>
+    <w:nsid w:val="492DD5F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4612,51 +4612,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="4F0D286C"/>
+    <w:nsid w:val="DE4EC5FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4760,51 +4760,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="5A6FD29E"/>
+    <w:nsid w:val="7521CBDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4908,51 +4908,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="8704681D"/>
+    <w:nsid w:val="205C6642"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5056,51 +5056,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="0CB861F3"/>
+    <w:nsid w:val="1D347239"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5204,51 +5204,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="71C2FBC0"/>
+    <w:nsid w:val="A7961206"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5352,51 +5352,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="63434305"/>
+    <w:nsid w:val="EB61CD3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5500,51 +5500,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="483637DC"/>
+    <w:nsid w:val="3E2C1799"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5648,51 +5648,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="666E678C"/>
+    <w:nsid w:val="64005C71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5796,51 +5796,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="B9B6E982"/>
+    <w:nsid w:val="EAFC2A6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5944,51 +5944,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="AD42725F"/>
+    <w:nsid w:val="306A28FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6092,51 +6092,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="593B461A"/>
+    <w:nsid w:val="95795C80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6240,51 +6240,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="1894826F"/>
+    <w:nsid w:val="6448D374"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6388,51 +6388,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="388F4814"/>
+    <w:nsid w:val="9FE6216F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6536,51 +6536,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="45DB2D80"/>
+    <w:nsid w:val="73B360E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6684,51 +6684,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="BA81976C"/>
+    <w:nsid w:val="B0B5CA43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6832,51 +6832,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="811650C5"/>
+    <w:nsid w:val="1F26493D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6980,51 +6980,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="C86D62B4"/>
+    <w:nsid w:val="ECB776E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>