--- v2 (2026-06-20)
+++ v3 (2026-08-09)
@@ -12,51 +12,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 07 - Édité le 20/06/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 07 - Édité le 09/08/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 07 « Systèmes d'isolation extérieure avec enduit et produits connexes »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2836,51 +2836,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="409E57A8"/>
+    <w:nsid w:val="CE501141"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2984,51 +2984,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="A8489265"/>
+    <w:nsid w:val="E390E25F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3132,51 +3132,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="3FFD7EF8"/>
+    <w:nsid w:val="7B4A25D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3280,51 +3280,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="64EAAC22"/>
+    <w:nsid w:val="5A0E8874"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3428,51 +3428,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="1D67B4DA"/>
+    <w:nsid w:val="F93360E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3576,51 +3576,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="4660993D"/>
+    <w:nsid w:val="74DB0FB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3724,51 +3724,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="76A73C6E"/>
+    <w:nsid w:val="D82E9D76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3872,51 +3872,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="67478FC2"/>
+    <w:nsid w:val="D48D3E5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4020,51 +4020,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="B97B8659"/>
+    <w:nsid w:val="8426394A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4168,51 +4168,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="9EC044A9"/>
+    <w:nsid w:val="703FF3D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4316,51 +4316,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="46507C32"/>
+    <w:nsid w:val="4B704317"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4464,51 +4464,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="492DD5F5"/>
+    <w:nsid w:val="E5D7F80B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4612,51 +4612,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="DE4EC5FE"/>
+    <w:nsid w:val="FA35F75A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4760,51 +4760,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="7521CBDF"/>
+    <w:nsid w:val="6BF0BF6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4908,51 +4908,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="205C6642"/>
+    <w:nsid w:val="561931ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5056,51 +5056,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="1D347239"/>
+    <w:nsid w:val="0CB39892"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5204,51 +5204,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="A7961206"/>
+    <w:nsid w:val="E8C28AE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5352,51 +5352,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="EB61CD3F"/>
+    <w:nsid w:val="21161B99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5500,51 +5500,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="3E2C1799"/>
+    <w:nsid w:val="E364A11D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5648,51 +5648,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="64005C71"/>
+    <w:nsid w:val="648E09CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5796,51 +5796,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="EAFC2A6A"/>
+    <w:nsid w:val="FEC1AEBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5944,51 +5944,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="306A28FE"/>
+    <w:nsid w:val="257BEDF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6092,51 +6092,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="95795C80"/>
+    <w:nsid w:val="076BF3D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6240,51 +6240,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="6448D374"/>
+    <w:nsid w:val="5B054B82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6388,51 +6388,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="9FE6216F"/>
+    <w:nsid w:val="5EB10A5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6536,51 +6536,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="73B360E2"/>
+    <w:nsid w:val="959829CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6684,51 +6684,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="B0B5CA43"/>
+    <w:nsid w:val="79B4C8E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6832,51 +6832,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="1F26493D"/>
+    <w:nsid w:val="E82B5E24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6980,51 +6980,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="ECB776E9"/>
+    <w:nsid w:val="9EEDA9A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>