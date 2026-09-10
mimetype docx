--- v3 (2026-08-09)
+++ v4 (2026-09-10)
@@ -12,51 +12,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 07 - Édité le 09/08/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 07 - Édité le 10/09/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 07 « Systèmes d'isolation extérieure avec enduit et produits connexes »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2836,51 +2836,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="CE501141"/>
+    <w:nsid w:val="C6049706"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2984,51 +2984,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="E390E25F"/>
+    <w:nsid w:val="01D17E1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3132,51 +3132,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="7B4A25D9"/>
+    <w:nsid w:val="BF5ABD9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3280,51 +3280,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="5A0E8874"/>
+    <w:nsid w:val="FE582588"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3428,51 +3428,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="F93360E5"/>
+    <w:nsid w:val="E4FF00BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3576,51 +3576,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="74DB0FB6"/>
+    <w:nsid w:val="DAFDA27B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3724,51 +3724,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="D82E9D76"/>
+    <w:nsid w:val="DF7D4363"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3872,51 +3872,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="D48D3E5C"/>
+    <w:nsid w:val="FD86DF4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4020,51 +4020,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="8426394A"/>
+    <w:nsid w:val="807043BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4168,51 +4168,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="703FF3D8"/>
+    <w:nsid w:val="A8862F5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4316,51 +4316,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="4B704317"/>
+    <w:nsid w:val="743EB87E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4464,51 +4464,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="E5D7F80B"/>
+    <w:nsid w:val="EA9B71CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4612,51 +4612,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="FA35F75A"/>
+    <w:nsid w:val="E5B8F7DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4760,51 +4760,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="6BF0BF6C"/>
+    <w:nsid w:val="6C6A0CC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4908,51 +4908,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="561931ED"/>
+    <w:nsid w:val="4B4E469E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5056,51 +5056,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="0CB39892"/>
+    <w:nsid w:val="E80BBE99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5204,51 +5204,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="E8C28AE3"/>
+    <w:nsid w:val="4C0494E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5352,51 +5352,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="21161B99"/>
+    <w:nsid w:val="A2BCA636"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5500,51 +5500,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="E364A11D"/>
+    <w:nsid w:val="992D3C4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5648,51 +5648,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="648E09CD"/>
+    <w:nsid w:val="C0AE49C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5796,51 +5796,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="FEC1AEBE"/>
+    <w:nsid w:val="6FE0350B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5944,51 +5944,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="257BEDF0"/>
+    <w:nsid w:val="5B771E3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6092,51 +6092,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="076BF3D1"/>
+    <w:nsid w:val="070D0475"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6240,51 +6240,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="5B054B82"/>
+    <w:nsid w:val="8AA147DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6388,51 +6388,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="5EB10A5C"/>
+    <w:nsid w:val="55003B9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6536,51 +6536,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="959829CC"/>
+    <w:nsid w:val="9871E7D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6684,51 +6684,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="79B4C8E0"/>
+    <w:nsid w:val="9628278A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6832,51 +6832,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="E82B5E24"/>
+    <w:nsid w:val="74D5DFE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6980,51 +6980,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="9EEDA9A4"/>
+    <w:nsid w:val="4F0F1BA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>