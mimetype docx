--- v0 (2026-05-14)
+++ v1 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 07 - Édité le 14/05/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 07 - Édité le 24/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 07 « Systèmes d'isolation extérieure avec enduit et produits connexes »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2835,51 +2835,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="6B10B11C"/>
+    <w:nsid w:val="58B30422"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2983,51 +2983,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="7BEA408F"/>
+    <w:nsid w:val="20D57F42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3131,51 +3131,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="C1FFDF39"/>
+    <w:nsid w:val="25E0B00B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3279,51 +3279,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="2E6ADCC0"/>
+    <w:nsid w:val="F34FC055"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3427,51 +3427,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="06D7CBD8"/>
+    <w:nsid w:val="8096A720"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3575,51 +3575,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="CD1457E8"/>
+    <w:nsid w:val="0886CDBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3723,51 +3723,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="B220A248"/>
+    <w:nsid w:val="BF01BC40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3871,51 +3871,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="A9CE7D4B"/>
+    <w:nsid w:val="86A2033B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4019,51 +4019,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="04512254"/>
+    <w:nsid w:val="5B55F28D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4167,51 +4167,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="6C351684"/>
+    <w:nsid w:val="200BE8FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4315,51 +4315,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="DCF51064"/>
+    <w:nsid w:val="1C6C5C99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4463,51 +4463,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="1FC420F6"/>
+    <w:nsid w:val="ECA61905"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4611,51 +4611,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="F7EC0140"/>
+    <w:nsid w:val="DDF4A4CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4759,51 +4759,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="960E545D"/>
+    <w:nsid w:val="CF8A7448"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4907,51 +4907,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="F4E49917"/>
+    <w:nsid w:val="66CA3FE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5055,51 +5055,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="4347A681"/>
+    <w:nsid w:val="DDFD3D06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5203,51 +5203,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="14F28345"/>
+    <w:nsid w:val="C234A437"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5351,51 +5351,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="7ADB71AE"/>
+    <w:nsid w:val="F28ABB79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5499,51 +5499,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="4399109B"/>
+    <w:nsid w:val="D0A88DC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5647,51 +5647,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="97A83C0D"/>
+    <w:nsid w:val="F5CB2883"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5795,51 +5795,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="9DE5E58F"/>
+    <w:nsid w:val="43BA638F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5943,51 +5943,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="4B1CBF36"/>
+    <w:nsid w:val="67AA287C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6091,51 +6091,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="1E50C99C"/>
+    <w:nsid w:val="A774007C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6239,51 +6239,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="CECF9D5A"/>
+    <w:nsid w:val="E0B38FD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6387,51 +6387,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="B7CC199D"/>
+    <w:nsid w:val="A65208BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6535,51 +6535,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="4DD83129"/>
+    <w:nsid w:val="490F2918"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6683,51 +6683,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="2597831A"/>
+    <w:nsid w:val="52E0467B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6831,51 +6831,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="DA836804"/>
+    <w:nsid w:val="B0E3984B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>