--- v1 (2026-06-24)
+++ v2 (2026-08-18)
@@ -12,51 +12,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 07 - Édité le 24/06/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 07 - Édité le 18/08/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 07 « Systèmes d'isolation extérieure avec enduit et produits connexes »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2835,51 +2835,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="58B30422"/>
+    <w:nsid w:val="D6824DD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2983,51 +2983,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="20D57F42"/>
+    <w:nsid w:val="08B95F59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3131,51 +3131,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="25E0B00B"/>
+    <w:nsid w:val="4FE3A9A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3279,51 +3279,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="F34FC055"/>
+    <w:nsid w:val="F430A6FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3427,51 +3427,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="8096A720"/>
+    <w:nsid w:val="93FE69EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3575,51 +3575,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="0886CDBF"/>
+    <w:nsid w:val="70911C0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3723,51 +3723,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="BF01BC40"/>
+    <w:nsid w:val="B2B48E83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3871,51 +3871,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="86A2033B"/>
+    <w:nsid w:val="146FE153"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4019,51 +4019,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="5B55F28D"/>
+    <w:nsid w:val="6EEB340F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4167,51 +4167,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="200BE8FD"/>
+    <w:nsid w:val="3D05551A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4315,51 +4315,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="1C6C5C99"/>
+    <w:nsid w:val="6C633DB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4463,51 +4463,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="ECA61905"/>
+    <w:nsid w:val="6BC3D92F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4611,51 +4611,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="DDF4A4CD"/>
+    <w:nsid w:val="214DC46A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4759,51 +4759,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="CF8A7448"/>
+    <w:nsid w:val="F2DBD9C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4907,51 +4907,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="66CA3FE6"/>
+    <w:nsid w:val="4559CBBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5055,51 +5055,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="DDFD3D06"/>
+    <w:nsid w:val="B49303AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5203,51 +5203,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="C234A437"/>
+    <w:nsid w:val="B3C3EA6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5351,51 +5351,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="F28ABB79"/>
+    <w:nsid w:val="9B50A636"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5499,51 +5499,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="D0A88DC8"/>
+    <w:nsid w:val="70F5FDD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5647,51 +5647,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="F5CB2883"/>
+    <w:nsid w:val="11944429"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5795,51 +5795,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="43BA638F"/>
+    <w:nsid w:val="D6CECC1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5943,51 +5943,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="67AA287C"/>
+    <w:nsid w:val="4ED6BD81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6091,51 +6091,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="A774007C"/>
+    <w:nsid w:val="E4C4A2F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6239,51 +6239,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="E0B38FD6"/>
+    <w:nsid w:val="0B144227"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6387,51 +6387,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="A65208BD"/>
+    <w:nsid w:val="34AD25A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6535,51 +6535,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="490F2918"/>
+    <w:nsid w:val="EB0252DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6683,51 +6683,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="52E0467B"/>
+    <w:nsid w:val="70938B7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6831,51 +6831,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="B0E3984B"/>
+    <w:nsid w:val="3299C43B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>