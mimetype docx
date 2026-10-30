--- v2 (2026-09-13)
+++ v3 (2026-10-30)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 13 - Édité le 13/09/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 13 - Édité le 30/10/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 13 « Procédés pour la mise en œuvre des revêtements »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -289,73 +289,62 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Préciser les caractéristiques des fibres employées (micro-synthétiques, métalliques et/ou macro-synthétiques) et leur dosage.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="1440" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
-        <w:t xml:space="preserve">1.2.5. Produits de cure</w:t>
+        <w:t xml:space="preserve">1.2.5. Produits associés</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="1440" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
-        <w:t xml:space="preserve">1.2.6. Données environnementales</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">1.2.7. Produits associés</w:t>
+        <w:t xml:space="preserve">1.2.6. Produits de cure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">1.3. Mode de commercialisation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 02/10/2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -412,50 +401,61 @@
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Description des moyens d’identification sur chantiers : Etiquette de chantier</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moyens de traçabilité (proposition suivant le demandeur)</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.4. Données environnementales</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Domaine d'emploi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">2.1. Zone géographique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -545,1196 +545,880 @@
         <w:rPr/>
         <w:t xml:space="preserve">Inclure un tableau précisant les épaisseurs minimales de chape visées en fonction des configurations de pose.Préciser les sous-couches isolantes visées ainsi que la masse des cloisons légères autorisées.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">2.4. Aptitude à l'emploi du procédé ( comportement au feu, durabilité...)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Dispositions de conception</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.1. Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
-        <w:t xml:space="preserve">4. Dispositions de Mise en oeuvre de la chape fluide</w:t>
+        <w:t xml:space="preserve">4. Dispositions de mise en oeuvre</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
-        <w:t xml:space="preserve">4.1. Généralités et choix du type de chape</w:t>
+        <w:t xml:space="preserve">4.1. Généralités</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.2. Conditions générales de mise en oeuvre de la chape</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="1440" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
-        <w:t xml:space="preserve">4.1.1. Généralités</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 02/10/2018</w:t>
+        <w:t xml:space="preserve">4.2.1. Travaux préliminaires</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.2.2. Coulage de la chape</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 24/06/2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">D'une manière générale, on se reportera au "Cahier des Prescriptions Techniques d'Exécution des chapes fluides à base de ciment" (e-cahier du CSTB - Cahier 3774_V2) qui précise :</w:t>
+        <w:t xml:space="preserve">Décrire la fourchette d'étalement autorisée sur chantier.Le déroulement du coulage est décrit dans le "Cahier des Prescriptions Technique d'Exécution des chapes fluides à base de ciment" (e-cahier du CSTB - cahier n° 3774_V2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Il convient d’apporter les éléments de justification sur l’efficacité de la cure interne pour la chape  afin de s’assurer que le séchage est homogène, les courbes de cinétique de séchage de la chape poncée et non poncée présentées en séance sont à compléter avec des essais de cinétique de séchage sur : une formule de chape contenant la cure intégrée, surface non poncée une formule de chape ne contenant pas la cure intégrée, surface non poncée une formule de chape avec la cure externe, surface non poncée </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Afin de garantir l’absence de risques de fissuration au jeune âge, des essais de retrait au jeune âge (RAJA) sont aussi attendus, comparant les effets de la cure sur le comportement dimensionnel au jeune âge de la chape.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.2.3. Travaux de finition</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.3. Conditions particulières de mise en oeuvre dans le cas de la réalisation d'une chape chauffante</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.3.1. Mise en oeuvre de la chape chauffante</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.3.2. Mise en chauffe précoce des PRE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.4. Pose des cloisons légères et pose des revêtements de sol</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Maintien en service du produit ou procédé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Traitement en fin de vie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Assistance technique</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.1. Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 02/10/2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Préciser la formation théorique et pratique apportée aux utilisateurs par le titulaire de l'Avis Technique ou du Document Technique d'Application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Module de formation des applicateurs en place.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Fabrication et contrôles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.1. Fabrication du mortier</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.1.1. Généralités</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 15/10/2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Indiquer le mode de distribution.Décrire l'ordre d'incorporation des matériaux ainsi que le mode de malaxage.Préciser les ajouts éventuels au moment de la fabrication et dans quel cas.L'étalement départ unité de production doit être précisé.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Le Groupe a émis une jurisprudence concernant les procédés de chapes fluides revendiquant leur fabrication selon 2 modes de distribution (centrale mobile et centrale à béton) : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">les conditions préalables à la pose</w:t>
+        <w:t xml:space="preserve">Les caractéristiques du procédé de chape fluide en sortie des deux centres de fabrication se doivent d’être strictement équivalentes afin d’ôter toutes confusions possibles vis-à-vis de l’applicateur final :o   basée sur le même concept de formulation, la formule se doit d’être identique (liant et adjuvantation à dosage identique pour un sable donné),o   les propriétés du mortier gâché à l’état frais devront être similaires : rhéologie de la chape (étalement initial, maintien d’étalement), masse volumique, temps de prise,o   selon les revendications de la chape, les performances mécaniques à l’état durci devront satisfaire les revendications du DTA : résistances mécaniques, cohésion de surface, etc.,o   il importe de garantir une traçabilité équivalente des pesées et des informations disponibles sur les bons de livraison que ce soit en centrale à béton ou en centrale mobile. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">les travaux préliminaires au coulage</w:t>
+        <w:t xml:space="preserve">Il convient de mettre en place un module de formation spécifique décrivant les 2 modes de fabrication lors de la formation des applicateurs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">le coulage proprement dit, dans le cas de planchers chauffants ou non</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 02/10/2018</w:t>
+        <w:t xml:space="preserve">Le maintien d’étalement devra être caractérisé pour toute validation de formule et les résultats formalisés dans les dossiers de demande d’agrément des centrales mobiles et des centrales à béton en respectant les revendications du DTA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Deux listes de centrales agréées seront associées au DTA. Une liste pour les centrales à béton fixes et une liste pour les centrales mobiles. De plus, les experts ont acté qu’un audit pour chaque mode de distribution devra être réalisé chaque année.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Description</w:t>
-[...50 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Il convient d’apporter les éléments de justification sur l’efficacité de la cure interne pour la chape  afin de s’assurer que le séchage est homogène, les courbes de cinétique de séchage de la chape poncée et non poncée présentées en séance sont à compléter avec des essais de cinétique de séchage sur : une formule de chape contenant la cure intégrée, surface non poncée une formule de chape ne contenant pas la cure intégrée, surface non poncée une formule de chape avec la cure externe, surface non poncée </w:t>
-[...85 lines deleted...]
-        <w:t xml:space="preserve">Les conditions sont définies dans le "Cahier des Prescriptions Techniques d'Exécution des chapes fluides à base de ciment (e-cahiers du CSTB - cahier n° 3774_V2) sauf si précision de mise en œuvre spécifique. Par exemple :</w:t>
+        <w:t xml:space="preserve">Il a notamment été rappelé qu’au-delà de caractériser deux modes de distribution, il était nécessaire de s’assurer que les deux formules testées présentent bien un sable différent. Le groupe a donc acté:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">épaisseur spécifique</w:t>
+        <w:t xml:space="preserve">Dans le cadre d’une nouvelle demande d’Avis Technique revendiquant un double mode de distribution : Les deux modes de distribution décrits dans le dossier technique sont évalués selon le programme d’essais complet de référence. Un soin particulier sera apporté à la sélection des centres de production en fonction du sable utilisé afin de réaliser les essais sur deux natures de sable différentes. Un audit de démarrage d’un des deux centres de distribution est réalisé incluant des prélèvements réalisés sur chantier.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">procédure de mise en chauffe différente,</w:t>
+        <w:t xml:space="preserve">Dans le cadre de l’ajout d’un nouveau de mode de distribution à un procédé déjà sous Avis Technique : Le mode de distribution nouvellement introduit dans le dossier technique est évalué selon le programme d’essais complet de référence. Un audit de démarrage du nouveau centre de distribution est réalisé incluant des prélèvements réalisés sur chantier. Un essai de maintien ainsi qu’un essai de résistance mécanique sont réalisés à partir des matériaux du centre de distribution initialement présent dans le DTA. Un soin particulier sera apporté à la sélection des centres de production en fonction du sable utilisé afin de réaliser les essais sur deux natures de sable différentes. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">fractionnement de la chape spécifique ...</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">6. Pose de cloisons légères et pose de revêtements de sol</w:t>
+        <w:t xml:space="preserve">Dans le cadre de la révision d’un Avis Technique revendiquant déjà plusieurs modes de distribution : Un des modes de distribution est évalué selon le programme d’essais complet de référence. L’autre mode de distribution est évalué par le biais d’un essai de maintien ainsi qu’un essai de résistance mécanique. Un soin particulier sera apporté à la sélection des centres de production en fonction du sable utilisé afin de réaliser les essais sur deux natures de sable différentes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.1.2. Fabrication du mortier et exigences de la certification QB 46</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.1.3. Réception et réglage sur chantier</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 02/10/2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Les conditions de pose des cloisons légères sont précisées dans le "Cahier des Prescriptions Techniques d'Exécution des chapes fluides à base de ciment (e-cahiers du CSTB - cahier n° 3774_V2).Les revêtements de sol sont posés après vérification de l'état de surface de la chape.Les conditions de pose des revêtements de sol, d'appareils sanitaires et d'entretien des sols sont précisées dans le "Cahier des Prescriptions Techniques d'Exécution des chapes fluides à base de ciment (e-cahiers du CSTB - cahier n° 3774_V2).Les différents revêtements de sol sont posés selon les prescriptions définies dans les Cahiers des Prescriptions Techniques ou NF DTU les concernant.</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 02/10/2018</w:t>
+        <w:t xml:space="preserve">La consistance du produit doit être vérifiée par l'applicateur, en présence du chauffeur du camion à réception et avant démarrage du chantier (mesure de l'étalement).La fluidité peut être ajustée conformément au cahier des charges de la formule propre à la centrale par ajout d'eau si nécessaire. Décrire la procédure pour l'ajout d'eau autorisé.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.1.4. Cas des camions mobiles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.2. Contrôles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.2.1. Généralités</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.2.2. Equivalence avec la certification QB46</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.2.3. Suivi de fabrication des additifs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.2.4. Validation de formule -  cas des chapes sans pellicules de surface</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 21/03/2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Préciser la formation théorique et pratique apportée aux utilisateurs par le titulaire de l'Avis Technique ou du Document Technique d'Application.</w:t>
+        <w:t xml:space="preserve">Pour les chapes fluides à base de ciment, présentant la caractéristique sans pellicule de surface, un essai de cohésion de surface sur chape non poncée devra être effectué dans le cadre des validations de formules de chaque nouvelle unité de production ajoutée. Ceci sera intégré dans le contrat d’engagement TITULAIRE/CSTB.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Module de formation des applicateurs en place.</w:t>
-[...48 lines deleted...]
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 02/10/2018</w:t>
+        <w:t xml:space="preserve">Essai de cohésion de surface sur chape non poncée à chaque nouvelle centrale / nouvelle formule</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Description</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Décrire le mode de validation mis en place par le titulaire pour agréer une unité de productions et assurer son suivi.</w:t>
+        <w:t xml:space="preserve">Critères d'évaluation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">conformité au référentiel QB 46</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Mention des justificatifs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Références chantier</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.2. Fabrication du mortier</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 15/10/2020</w:t>
+        <w:t xml:space="preserve">10.1. Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 02/10/2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
-      </w:r>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Le Groupe a émis une jurisprudence concernant les procédés de chapes fluides revendiquant leur fabrication selon 2 modes de distribution (centrale mobile et centrale à béton) : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Les caractéristiques du procédé de chape fluide en sortie des deux centres de fabrication se doivent d’être strictement équivalentes afin d’ôter toutes confusions possibles vis-à-vis de l’applicateur final :o   basée sur le même concept de formulation, la formule se doit d’être identique (liant et adjuvantation à dosage identique pour un sable donné),o   les propriétés du mortier gâché à l’état frais devront être similaires : rhéologie de la chape (étalement initial, maintien d’étalement), masse volumique, temps de prise,o   selon les revendications de la chape, les performances mécaniques à l’état durci devront satisfaire les revendications du DTA : résistances mécaniques, cohésion de surface, etc.,o   il importe de garantir une traçabilité équivalente des pesées et des informations disponibles sur les bons de livraison que ce soit en centrale à béton ou en centrale mobile. </w:t>
+        <w:t xml:space="preserve">Préciser la surface de chape appliquée en France et depuis quand.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Il convient de mettre en place un module de formation spécifique décrivant les 2 modes de fabrication lors de la formation des applicateurs.</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">Deux listes de centrales agréées seront associées au DTA. Une liste pour les centrales à béton fixes et une liste pour les centrales mobiles. De plus, les experts ont acté qu’un audit pour chaque mode de distribution devra être réalisé chaque année.</w:t>
+        <w:t xml:space="preserve">Préciser si le procédé dispose d'une Déclaration Environnementale (DE).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Il a notamment été rappelé qu’au-delà de caractériser deux modes de distribution, il était nécessaire de s’assurer que les deux formules testées présentent bien un sable différent. Le groupe a donc acté:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dans le cadre d’une nouvelle demande d’Avis Technique revendiquant un double mode de distribution : Les deux modes de distribution décrits dans le dossier technique sont évalués selon le programme d’essais complet de référence. Un soin particulier sera apporté à la sélection des centres de production en fonction du sable utilisé afin de réaliser les essais sur deux natures de sable différentes. Un audit de démarrage d’un des deux centres de distribution est réalisé incluant des prélèvements réalisés sur chantier.</w:t>
-[...145 lines deleted...]
-        <w:t xml:space="preserve">Justification du suivi de fabrication:</w:t>
+        <w:t xml:space="preserve">Liste de références de chantiers détaillée, les éléments ci-après sont habituellement demandés sous forme de tableau récapitulatif (10 chantiers représentatifs ou 5000 m²) :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pour les chapes fabriquées en centrales mobiles, centrales à béton, silos mobile : prélèvement mensuel pour flexion-compression à adresser au CSTB tous les 6 mois et contrôle du retrait suivant spécificités de la chape.</w:t>
+        <w:t xml:space="preserve">L’adresse du chantier,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pour les chapes fabriquées en usine :prélèvement mensuel pour flexion-compression et contrôle du retrait suivant spécificités de la chape.</w:t>
+        <w:t xml:space="preserve">La date de mise en œuvre,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Visite d’une centrale de fabrication, du laboratoire d’essais de suivi.</w:t>
-[...136 lines deleted...]
-        <w:t xml:space="preserve">Description</w:t>
+        <w:t xml:space="preserve">Les noms, adresses et e-mail du maître d’œuvre, maître d’ouvrage, architecte,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">La nature du support,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Existence de plancher chauffant,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Épaisseurs d’application,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Fractionnement effectué,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ponçage ou non ponçage de la chape.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Préciser la surface de chape appliquée en France et depuis quand.</w:t>
-[...151 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">Aptitude à l'emploi du procédé:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Visite de chantier.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
-        <w:t xml:space="preserve">12.2. Exigences concernant les références chantier</w:t>
+        <w:t xml:space="preserve">10.2. Exigences concernant les références chantier</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.3. Cas des chapes sans pellicule de surface</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811024" w:h="16837.795275591"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -1862,51 +1546,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="D6EFC680"/>
+    <w:nsid w:val="85B7DA2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2010,51 +1694,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="CF93DAD2"/>
+    <w:nsid w:val="9A2C2326"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2158,51 +1842,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="8E4497A7"/>
+    <w:nsid w:val="73F6C1D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2306,51 +1990,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="4E482342"/>
+    <w:nsid w:val="B2CEEB44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2454,51 +2138,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="10B209E4"/>
+    <w:nsid w:val="73710CD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2602,51 +2286,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="B668A889"/>
+    <w:nsid w:val="BFA00BFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2750,51 +2434,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="546084C0"/>
+    <w:nsid w:val="C7FFE5CB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16">
+    <w:nsid w:val="04CC51A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2897,644 +2729,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16">
-[...146 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="ED960407"/>
-[...443 lines deleted...]
-    <w:nsid w:val="A77C798E"/>
+    <w:nsid w:val="2FB309F6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3663,59 +2903,50 @@
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="17"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>