--- v3 (2026-09-13)
+++ v4 (2026-10-16)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 13 - Édité le 13/09/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 13 - Édité le 16/10/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 13 « Procédés pour la mise en œuvre des revêtements »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -1385,67 +1385,78 @@
         <w:rPr/>
         <w:t xml:space="preserve">Inclure un tableau précisant les épaisseurs minimales de chape visées en fonction des configurations de pose.Préciser les sous-couches isolantes visées ainsi que la masse des cloisons légères autorisées.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">2.4. Aptitude à l'emploi du procédé ( comportement au feu, durabilité...)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Dispositions de conception</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.1. Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
-        <w:t xml:space="preserve">4. Dispositions de mise en oeuvre de la chape</w:t>
+        <w:t xml:space="preserve">4. Dispositions de mise en oeuvre de la chape fluide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
-        <w:t xml:space="preserve">4.1. Généralités et Choix du type de chape</w:t>
+        <w:t xml:space="preserve">4.1. Généralités</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 02/10/2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">D’une manière générale, on se reportera au § 6 du « Cahier des Prescriptions Techniques d’Exécution des Chapes fluides à base de sulfate de calcium » (e-cahier du CSTB - cahier n°3578_V3) qui précise :</w:t>
       </w:r>
@@ -1482,1186 +1493,959 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">le coulage proprement dit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Le choix du type de chape fibrée ou non sera décrit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
-        <w:t xml:space="preserve">4.2. Travaux préliminaires</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 02/10/2018</w:t>
+        <w:t xml:space="preserve">4.2. Conditions générales de mise en oeuvre des chapes fluides</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.2.1. Travaux préliminaires</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.2.2. Coulage de la chape</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.2.3. Travaux de finition</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.3. Conditions particulières de mise en oeuvre pour la réalisation d'une chape chauffante</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.3.1. Généralités</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.3.2. Cas des P.R.E.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="2160" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.3.2.1. Conditions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 04/02/2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ils sont réalisés conformément au § 6.3 du « Cahier des Prescriptions Techniques d’Exécution des chapes fluides à base de sulfate de calcium » (e-cahier du CSTB - cahier n° 3578_V3) ou suivant les indications plus spécifiques à préciser.</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 02/10/2018</w:t>
+        <w:t xml:space="preserve">Le Groupe a émis une jurisprudence concernant l’évaluation de l’enrobage des PRE par les chapes fluides à base de sulfate de calcium.Dorénavant, les conditions suivantes devront être remplies : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">La chape devra présenter à minima des caractéristiques mécaniques C30-F6,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Un essai de blocage thermique devra être réalisé et présenté aux membres du Groupe,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Les références chantiers présentées devront être représentatives d‘au moins 2 saisons de chauffe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Description</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Le déroulement du coulage est décrit au § 6.4 du « Cahier des Prescriptions Technique d’exécution des Chapes fluides à base de sulfate de calcium » (e-cahier du CSTB - cahier n° 3578_V3).</w:t>
+        <w:t xml:space="preserve">Justification</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">La chape devra présenter à minima des caractéristiques mécaniques C30-F6,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Un essai de blocage thermique devra être réalisé et présenté aux membres du Groupe,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Les références chantiers présentées devront être représentatives d‘au moins 2 saisons de chauffe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="2160" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.3.2.2. Mise en chauffe précoce des PRE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
-        <w:t xml:space="preserve">4.4. Travaux de finition</w:t>
+        <w:t xml:space="preserve">4.4. Pose des cloisons légères et pose des revêtements de sol</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Maintien en service du produit ou procédé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.1. Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Traitement en fin de vie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Assistance technique</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.1. Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 02/10/2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Les conditions de protection, de séchage, de mise en service, de réalisation des joints, de réparation des fissures et d’élimination de la pellicule de surface de la chape (si tel est le cas) sont précisées au paragraphe 6.5 du « Cahier des Prescriptions Techniques d’exécution des Chapes fluides à base de sulfate de calcium » (e-cahier du CSTB - cahier n° 3578_V3).</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 23/09/2021</w:t>
+        <w:t xml:space="preserve">Préciser la formation théorique et pratique apportée aux utilisateurs par le titulaire de l'avis technique ou du DTA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Description</w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">enrobage possible de PRE</w:t>
+        <w:t xml:space="preserve">Justification</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Module de formation des applicateurs en place.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Fabrication et contrôles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.1. Fabrication du mortier</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.1.1. Généralités</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 15/10/2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Justification</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Pour pouvoir prétendre à l'enrobage de PRE, les conditions suivantes devront être remplies:•   La chape devra présenter à minima des caractéristiques mécaniques C30-F6,•   Un essai de blocage thermique devra être réalisé et présenté aux membres du Groupe,•   Les références chantiers présentées devront être représentatives d‘au moins 2 saisons de chauffe.</w:t>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Indiquer le mode de distribution.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Décrire l'ordre d'incorporation des matériaux ainsi que le mode de malaxage. Préciser les ajouts éventuels au moment de la fabrication et dans quel cas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">L'étalement départ unité de production doit être précisé.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Le Groupe a émis une jurisprudence concernant les procédés de chapes fluides revendiquant leur fabrication selon 2 modes de distribution (centrale mobile et centrale à béton) : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Les caractéristiques du procédé de chape fluide en sortie des deux centres de fabrication se doivent d’être strictement équivalentes afin d’ôter toutes confusions possibles vis-à-vis de l’applicateur final :o   basée sur le même concept de formulation, la formule se doit d’être identique (liant et adjuvantation à dosage identique pour un sable donné),o   les propriétés du mortier gâché à l’état frais devront être similaires : rhéologie de la chape (étalement initial, maintien d’étalement), masse volumique, temps de prise,o   selon les revendications de la chape, les performances mécaniques à l’état durci devront satisfaire les revendications du DTA : résistances mécaniques, cohésion de surface, etc.,o   il importe de garantir une traçabilité équivalente des pesées et des informations disponibles sur les bons de livraison que ce soit en centrale à béton ou en centrale mobile. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Il convient de mettre en place un module de formation spécifique décrivant les 2 modes de fabrication lors de la formation des applicateurs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Le maintien d’étalement devra être caractérisé pour toute validation de formule et les résultats formalisés dans les dossiers de demande d’agrément des centrales mobiles et des centrales à béton en respectant les revendications du DTA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Deux listes de centrales agréées seront associées au DTA. Une liste pour les centrales à béton fixes et une liste pour les centrales mobiles. De plus, les experts ont acté qu’un audit pour chaque mode de distribution devra être réalisé chaque année.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Critères d'évaluation</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">5.2. Cas des P.R.E.</w:t>
+        <w:t xml:space="preserve">Justification</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Il a notamment été rappelé qu’au-delà de caractériser deux modes de distribution, il était nécessaire de s’assurer que les deux formules testées présentent bien un sable différent. Le groupe a donc acté:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dans le cadre d’une nouvelle demande d’Avis Technique revendiquant un double mode de distribution : Les deux modes de distribution décrits dans le dossier technique sont évalués selon le programme d’essais complet de référence. Un soin particulier sera apporté à la sélection des centres de production en fonction du sable utilisé afin de réaliser les essais sur deux natures de sable différentes. Un audit de démarrage d’un des deux centres de distribution est réalisé incluant des prélèvements réalisés sur chantier.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dans le cadre de l’ajout d’un nouveau de mode de distribution à un procédé déjà sous Avis Technique : Le mode de distribution nouvellement introduit dans le dossier technique est évalué selon le programme d’essais complet de référence. Un audit de démarrage du nouveau centre de distribution est réalisé incluant des prélèvements réalisés sur chantier. Un essai de maintien ainsi qu’un essai de résistance mécanique sont réalisés à partir des matériaux du centre de distribution initialement présent dans le DTA. Un soin particulier sera apporté à la sélection des centres de production en fonction du sable utilisé afin de réaliser les essais sur deux natures de sable différentes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dans le cadre de la révision d’un Avis Technique revendiquant déjà plusieurs modes de distribution : Un des modes de distribution est évalué selon le programme d’essais complet de référence. L’autre mode de distribution est évalué par le biais d’un essai de maintien ainsi qu’un essai de résistance mécanique. Un soin particulier sera apporté à la sélection des centres de production en fonction du sable utilisé afin de réaliser les essais sur deux natures de sable différentes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="1440" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
-        <w:t xml:space="preserve">5.2.1. Conditions</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 04/02/2020</w:t>
+        <w:t xml:space="preserve">8.1.2. Fabrication du liant</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.1.3. Fabrication du mortier et exigences de la certification QB 46</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.1.4. Réception et réglage sur chantier</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 02/10/2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Le Groupe a émis une jurisprudence concernant l’évaluation de l’enrobage des PRE par les chapes fluides à base de sulfate de calcium.Dorénavant, les conditions suivantes devront être remplies : </w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve">Les références chantiers présentées devront être représentatives d‘au moins 2 saisons de chauffe.</w:t>
+        <w:t xml:space="preserve">La consistance du produit doit être vérifiée par l’applicateur, en présence du chauffeur du camion à réception et avant démarrage du chantier (mesure de l’étalement). La fluidité peut être ajustée conformément au cahier des charges de la formule propre à la centrale par ajout d’eau si nécessaire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Décrire la procédure pour l'ajout d'eau autorisé.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.1.5. Cas des camions mobiles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.2. Contrôles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.2.1. Généralités</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 02/10/2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Justification</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 02/10/2018</w:t>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Décrire les contrôles effectués sur mortier frais et sur mortier durci avec leur fréquence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Description</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Les conditions de pose des revêtements de sol, d’appareils sanitaires et d’entretien des sols, sont précisées aux § 9, 10 et 11 du « Cahier des Prescriptions Techniques d’Exécution des Chapes fluides à base de sulfate de calcium » (e-cahier du CSTB - cahier n° 3578_V3).Les différents revêtements de sol sont posés selon les prescriptions définies dans les Cahiers des Prescriptions Techniques ou NF DTU les concernant.</w:t>
+        <w:t xml:space="preserve">Justification</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Justification du suivi de fabrication</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pour les chapes fabriquées en centrales mobiles, centrales à béton, silos mobile : prélèvement mensuel pour flexion-compression à adresser au CSTB tous les 6 mois et contrôle du retrait suivant spécificités de la chape.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pour les chapes fabriquées en usine :prélèvement mensuel pour flexion-compression et contrôle du retrait suivant spécificités de la chape.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Visite d’une centrale de fabrication, du laboratoire d’essais de suivi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.2.2. Equivalence avec la certification QB46</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.2.3. Suivi de fabrication des additifs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
-        <w:t xml:space="preserve">7. Maintien en service du produit ou procédé</w:t>
+        <w:t xml:space="preserve">9. Mention des justificatifs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
-        <w:t xml:space="preserve">8. Traitement en fin de vie</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">9. Assistance technique</w:t>
+        <w:t xml:space="preserve">10. Références chantier</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.1. Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 02/10/2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Préciser la formation théorique et pratique apportée aux utilisateurs par le titulaire de l'avis technique ou du DTA</w:t>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Préciser la surface de chape appliquée en France et depuis quand.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Préciser si le procédé dispose d'une Déclaration Environnementale (DE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Module de formation des applicateurs en place.</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">10. Fabrication et Contrôles</w:t>
+        <w:t xml:space="preserve">1.Liste de références de chantiers détaillée, les éléments ci-après sont habituellement demandés sous forme de tableau récapitulatif(10 chantiers représentatifs ou 5000 m²) :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">L’adresse du chantier,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">La date de mise en œuvre,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Les noms, adresses et e-mail du maître d’œuvre, maître d’ouvrage, architecte,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">La nature du support,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Existence de plancher chauffant,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Épaisseurs d’application,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Fractionnement effectué,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ponçage ou non ponçage de la chape.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2.Aptitude à l'emploi du procédé:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Visite de chantier et visite d'une fabrication,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.1. Centre de fabrication</w:t>
-[...643 lines deleted...]
-        <w:t xml:space="preserve">12.2. Exigences concernant les références chantier</w:t>
+        <w:t xml:space="preserve">10.2. Exigences concernant les références chantier</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811024" w:h="16837.795275591"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -2789,51 +2573,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="66D6F857"/>
+    <w:nsid w:val="0BDE4F3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2937,51 +2721,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="85BD037B"/>
+    <w:nsid w:val="AE7510A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3085,51 +2869,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="25569CF5"/>
+    <w:nsid w:val="F8BAC0CF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3233,51 +3017,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="FAC3FC87"/>
+    <w:nsid w:val="82CAFE97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3381,51 +3165,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="0529FCD3"/>
+    <w:nsid w:val="C03FFEA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3529,51 +3313,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="6F6929F4"/>
+    <w:nsid w:val="56626DDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3677,51 +3461,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="F6D7B477"/>
+    <w:nsid w:val="B6B30ECB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3825,51 +3609,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="970280B1"/>
+    <w:nsid w:val="F52E243A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3973,51 +3757,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="A6B1807B"/>
+    <w:nsid w:val="D8A96E5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4121,51 +3905,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="A901C27B"/>
+    <w:nsid w:val="AB7048D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4269,51 +4053,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="F8442F34"/>
+    <w:nsid w:val="05F59068"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4417,51 +4201,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="734ED20F"/>
+    <w:nsid w:val="32E45AE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4565,51 +4349,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="614DBEA5"/>
+    <w:nsid w:val="A2D92098"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4713,51 +4497,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="1B955AD6"/>
+    <w:nsid w:val="3EB48691"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4861,51 +4645,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="33071AF7"/>
+    <w:nsid w:val="333B66EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5009,51 +4793,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="FCD801DE"/>
+    <w:nsid w:val="EE0A558C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5157,51 +4941,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="D19BE54F"/>
+    <w:nsid w:val="6D2FFF97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5305,199 +5089,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="0D9DF5D4"/>
-[...147 lines deleted...]
-    <w:nsid w:val="2C73B88D"/>
+    <w:nsid w:val="25FFD846"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5653,53 +5289,50 @@
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="26"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="27"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>