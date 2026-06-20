--- v0 (2026-04-30)
+++ v1 (2026-06-20)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 30/04/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 20/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 06 « Composants de baies et vitrages »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -3659,50 +3659,74 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les propositions de modifications ont été examinées par le GS. La liste exhaustive sera mise à jour en conséquence et envoyée aux membres du GS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">La liste des évolutions mineures « Simplification des DTA-AT du GS6_V3_2025 » est disponible au lien ci-dessous.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">10.38. 2025 (12) Réaction au feu pour les avis techniques de coffres</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 05/02/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Le GS6 acte la suppression de la phrase suivante au paragraphe « réaction au feu » : « Le classement de réaction au feu des isolants n’a pas été fourni ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">10.39. 2026 (03) Cas du suivi des planches de coffres</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811024" w:h="16837.795275591"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
@@ -3838,51 +3862,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="356AF260"/>
+    <w:nsid w:val="F4E1350A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3986,51 +4010,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="96DCBD83"/>
+    <w:nsid w:val="D357EDE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4134,51 +4158,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="209C4D93"/>
+    <w:nsid w:val="60960FCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4282,51 +4306,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="CD76DD10"/>
+    <w:nsid w:val="C02CDB75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4430,51 +4454,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="FD0FD1BC"/>
+    <w:nsid w:val="0918FE76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4578,51 +4602,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="35380017"/>
+    <w:nsid w:val="41E10753"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4726,51 +4750,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="E483EE32"/>
+    <w:nsid w:val="BA478C2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4874,51 +4898,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="8E99900C"/>
+    <w:nsid w:val="244F7F35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5022,51 +5046,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="1420BA23"/>
+    <w:nsid w:val="812C17C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5170,51 +5194,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="1A32C37A"/>
+    <w:nsid w:val="FFF8DCBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5318,51 +5342,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="8EE2BF8A"/>
+    <w:nsid w:val="3E3A98EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5466,51 +5490,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="F0CE9909"/>
+    <w:nsid w:val="ED20BEB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5614,51 +5638,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="E7A9361E"/>
+    <w:nsid w:val="55B6D2FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5762,51 +5786,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="588FD639"/>
+    <w:nsid w:val="A2B9F093"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5910,51 +5934,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="07FEB243"/>
+    <w:nsid w:val="13BE7369"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>