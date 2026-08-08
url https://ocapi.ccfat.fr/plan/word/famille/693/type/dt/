--- v1 (2026-06-20)
+++ v2 (2026-08-08)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 20/06/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 06 - Édité le 08/08/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 06 « Composants de baies et vitrages »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -3862,51 +3862,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="F4E1350A"/>
+    <w:nsid w:val="7763CEC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4010,51 +4010,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="D357EDE9"/>
+    <w:nsid w:val="A467ECEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4158,51 +4158,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="60960FCB"/>
+    <w:nsid w:val="EC55743E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4306,51 +4306,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="C02CDB75"/>
+    <w:nsid w:val="5E22DE85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4454,51 +4454,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="0918FE76"/>
+    <w:nsid w:val="FC5AD95E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4602,51 +4602,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="41E10753"/>
+    <w:nsid w:val="52B39E95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4750,51 +4750,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="BA478C2D"/>
+    <w:nsid w:val="976C5186"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4898,51 +4898,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="244F7F35"/>
+    <w:nsid w:val="66BC01F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5046,51 +5046,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="812C17C0"/>
+    <w:nsid w:val="E1DD9829"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5194,51 +5194,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="FFF8DCBF"/>
+    <w:nsid w:val="1782FF6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5342,51 +5342,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="3E3A98EA"/>
+    <w:nsid w:val="E173BBDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5490,51 +5490,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="ED20BEB2"/>
+    <w:nsid w:val="DCBFE754"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5638,51 +5638,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="55B6D2FE"/>
+    <w:nsid w:val="5A058783"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5786,51 +5786,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="A2B9F093"/>
+    <w:nsid w:val="59CF6AFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5934,51 +5934,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="13BE7369"/>
+    <w:nsid w:val="03D75F44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>