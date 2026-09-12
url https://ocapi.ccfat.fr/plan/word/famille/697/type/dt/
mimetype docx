--- v2 (2026-07-29)
+++ v3 (2026-09-12)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.5 - Édité le 29/07/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.5 - Édité le 12/09/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 14.5 « Equipements / Ventilation et systèmes par vecteur air »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2704,51 +2704,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="2D30F600"/>
+    <w:nsid w:val="456EA8B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2852,51 +2852,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="CC75C22D"/>
+    <w:nsid w:val="31F6F669"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3000,51 +3000,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="D63A2B66"/>
+    <w:nsid w:val="B6545029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3148,51 +3148,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="CF264318"/>
+    <w:nsid w:val="980F253B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3296,51 +3296,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="06697120"/>
+    <w:nsid w:val="80B1B82F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3444,51 +3444,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="8AA71173"/>
+    <w:nsid w:val="E11C0A4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3592,51 +3592,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="E31A2321"/>
+    <w:nsid w:val="E308775A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3740,51 +3740,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="39586816"/>
+    <w:nsid w:val="AAD59B0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3888,51 +3888,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="1E999550"/>
+    <w:nsid w:val="4F09EA3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4036,51 +4036,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="21C193CE"/>
+    <w:nsid w:val="A8F2B318"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4184,51 +4184,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="970830CB"/>
+    <w:nsid w:val="BD49FD62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4332,51 +4332,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="27BD81E8"/>
+    <w:nsid w:val="F9693F76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4480,51 +4480,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="1D79A0F7"/>
+    <w:nsid w:val="67378D4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4628,51 +4628,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="D4E883CF"/>
+    <w:nsid w:val="863047F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4776,51 +4776,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="D6035F1F"/>
+    <w:nsid w:val="F472B1C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4924,51 +4924,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="44A04B1A"/>
+    <w:nsid w:val="72DDA96C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5072,51 +5072,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="AE325267"/>
+    <w:nsid w:val="E3A241BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5220,51 +5220,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="2CD9F1E1"/>
+    <w:nsid w:val="62D44190"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5368,51 +5368,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="F46D30CB"/>
+    <w:nsid w:val="13BB4A5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5516,51 +5516,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="8AE4DCE8"/>
+    <w:nsid w:val="F849B4A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5664,51 +5664,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="A2BEA4BA"/>
+    <w:nsid w:val="E1CA549E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5812,51 +5812,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="F3D6C419"/>
+    <w:nsid w:val="D962792D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5960,51 +5960,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="1B02B668"/>
+    <w:nsid w:val="EA81D4D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6108,51 +6108,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="8F2BCFF4"/>
+    <w:nsid w:val="53584D4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>