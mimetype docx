--- v3 (2026-09-12)
+++ v4 (2026-10-27)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.5 - Édité le 12/09/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.5 - Édité le 27/10/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 14.5 « Equipements / Ventilation et systèmes par vecteur air »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2704,51 +2704,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="456EA8B7"/>
+    <w:nsid w:val="60083322"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2852,51 +2852,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="31F6F669"/>
+    <w:nsid w:val="D9418F92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3000,51 +3000,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="B6545029"/>
+    <w:nsid w:val="4EF04F9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3148,51 +3148,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="980F253B"/>
+    <w:nsid w:val="B16095E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3296,51 +3296,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="80B1B82F"/>
+    <w:nsid w:val="697D01AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3444,51 +3444,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="E11C0A4A"/>
+    <w:nsid w:val="20F0AE42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3592,51 +3592,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="E308775A"/>
+    <w:nsid w:val="4C6BAF23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3740,51 +3740,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="AAD59B0E"/>
+    <w:nsid w:val="E7D029EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3888,51 +3888,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="4F09EA3D"/>
+    <w:nsid w:val="F83C171E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4036,51 +4036,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="A8F2B318"/>
+    <w:nsid w:val="C1346B45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4184,51 +4184,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="BD49FD62"/>
+    <w:nsid w:val="1FA36B5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4332,51 +4332,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="F9693F76"/>
+    <w:nsid w:val="23BDC2F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4480,51 +4480,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="67378D4F"/>
+    <w:nsid w:val="9CD92402"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4628,51 +4628,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="863047F5"/>
+    <w:nsid w:val="E6AE5C73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4776,51 +4776,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="F472B1C9"/>
+    <w:nsid w:val="01CEF225"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4924,51 +4924,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="72DDA96C"/>
+    <w:nsid w:val="AA930842"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5072,51 +5072,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="E3A241BA"/>
+    <w:nsid w:val="7A38BF78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5220,51 +5220,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="62D44190"/>
+    <w:nsid w:val="D3596FD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5368,51 +5368,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="13BB4A5F"/>
+    <w:nsid w:val="E9A1C879"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5516,51 +5516,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="F849B4A0"/>
+    <w:nsid w:val="AE8DA03F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5664,51 +5664,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="E1CA549E"/>
+    <w:nsid w:val="6B9E3DB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5812,51 +5812,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="D962792D"/>
+    <w:nsid w:val="CC7C2289"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5960,51 +5960,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="EA81D4D7"/>
+    <w:nsid w:val="53E0298D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6108,51 +6108,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="53584D4A"/>
+    <w:nsid w:val="E2CF86A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>