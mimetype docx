--- v0 (2026-04-21)
+++ v1 (2026-06-14)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.5 - Édité le 21/04/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.5 - Édité le 14/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 14.5 « Equipements / Ventilation et systèmes par vecteur air »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2613,51 +2613,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="1C185041"/>
+    <w:nsid w:val="5BF8F98E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2761,51 +2761,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="DADA8212"/>
+    <w:nsid w:val="3EF73AB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2909,51 +2909,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="1602FFEC"/>
+    <w:nsid w:val="4A5ECD30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3057,51 +3057,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="563B7199"/>
+    <w:nsid w:val="BD120DAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3205,51 +3205,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="EE58D682"/>
+    <w:nsid w:val="F192A245"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3353,51 +3353,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="C21D6DC7"/>
+    <w:nsid w:val="59518711"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3501,51 +3501,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="C1CBF1C6"/>
+    <w:nsid w:val="E224099C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3649,51 +3649,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="B3BA800F"/>
+    <w:nsid w:val="238726AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3797,51 +3797,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="3CD7CB29"/>
+    <w:nsid w:val="E487E8E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3945,51 +3945,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="4BCD213B"/>
+    <w:nsid w:val="6B3CEC6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4093,51 +4093,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="2C9D1BE8"/>
+    <w:nsid w:val="A694912A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4241,51 +4241,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="5C4BFCE0"/>
+    <w:nsid w:val="EB9028FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4389,51 +4389,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="B63A2780"/>
+    <w:nsid w:val="AFD1550C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4537,51 +4537,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="FB8AF06D"/>
+    <w:nsid w:val="C958319A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4685,51 +4685,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="3DC303A9"/>
+    <w:nsid w:val="6D6E4B3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4833,51 +4833,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="996898D0"/>
+    <w:nsid w:val="9BFF5D91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4981,51 +4981,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="0F7A9F09"/>
+    <w:nsid w:val="17FF04B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5129,51 +5129,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="80686F6F"/>
+    <w:nsid w:val="76962017"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5277,51 +5277,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="31DB63F0"/>
+    <w:nsid w:val="B14B2516"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5425,51 +5425,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="7B40390E"/>
+    <w:nsid w:val="9D05521F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5573,51 +5573,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="E647FD16"/>
+    <w:nsid w:val="D25AEA3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5721,51 +5721,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="9C8EDD97"/>
+    <w:nsid w:val="A7182E77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5869,51 +5869,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="461A5E28"/>
+    <w:nsid w:val="87A67F8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6017,51 +6017,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="AF61A458"/>
+    <w:nsid w:val="7431D343"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>