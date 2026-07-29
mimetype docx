--- v1 (2026-06-14)
+++ v2 (2026-07-29)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.5 - Édité le 14/06/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.5 - Édité le 29/07/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 14.5 « Equipements / Ventilation et systèmes par vecteur air »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -1259,51 +1259,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Respecter les dispositions figurant dans le CPT 3828_V1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">3.3. Compléments relatifs aux Chauffe-eaux thermodynamique sur air extrait</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 01/07/2025</w:t>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 11/12/2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">En complément des dispositions du § 3.2 :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
@@ -1378,50 +1378,141 @@
         <w:rPr/>
         <w:t xml:space="preserve">justification par calculs de l’impact de la perte de charge du chauffe-eau thermodynamique conformément à l’ANNEXE C du document GS14V/VMC-SF-HYGRO/Annexes en vigueur présentant sur le site de la CCFAT (lien suivant : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">http://www.ccfat.fr/gestion/family/detail/697</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pour tout chauffe-eau thermodynamique destiné à l’habitat individuel : la courbe à considérer est prise égale à la somme de la pression statique mesurée au cours de l'essai (filtre propre) et la perte de charge du réseau de rejet définie dans le CPT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pour tout chauffe-eau thermodynamique destiné à l’habitat individuel avec un ou plusieurs montages et plusieurs réglages de pression (allant de Pmin à Pmax), les essais aérauliques sont à réaliser (en laboratoire externes) pour les tensions  suivantes :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pieuvre (ou linéaire si un seul montage revendiqué)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pmin : Montée et descente à 230 V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pmax : Montée et descente à 220,  230 et 240 V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Linéaire (si revendiqué)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pmin : Montée et descente à 230 V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pmax : Montée et descente à 230 V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">3.4. Autres composants</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 01/07/2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -2613,51 +2704,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="5BF8F98E"/>
+    <w:nsid w:val="2D30F600"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2761,51 +2852,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="3EF73AB0"/>
+    <w:nsid w:val="CC75C22D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2909,51 +3000,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="4A5ECD30"/>
+    <w:nsid w:val="D63A2B66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3057,51 +3148,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="BD120DAE"/>
+    <w:nsid w:val="CF264318"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3205,51 +3296,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="F192A245"/>
+    <w:nsid w:val="06697120"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3353,51 +3444,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="59518711"/>
+    <w:nsid w:val="8AA71173"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3501,51 +3592,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="E224099C"/>
+    <w:nsid w:val="E31A2321"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3649,51 +3740,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="238726AF"/>
+    <w:nsid w:val="39586816"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3797,51 +3888,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="E487E8E9"/>
+    <w:nsid w:val="1E999550"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3945,51 +4036,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="6B3CEC6D"/>
+    <w:nsid w:val="21C193CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4093,51 +4184,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="A694912A"/>
+    <w:nsid w:val="970830CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4241,51 +4332,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="EB9028FB"/>
+    <w:nsid w:val="27BD81E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4389,51 +4480,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="AFD1550C"/>
+    <w:nsid w:val="1D79A0F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4537,51 +4628,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="C958319A"/>
+    <w:nsid w:val="D4E883CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4685,51 +4776,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="6D6E4B3D"/>
+    <w:nsid w:val="D6035F1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4833,51 +4924,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="9BFF5D91"/>
+    <w:nsid w:val="44A04B1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4981,51 +5072,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="17FF04B3"/>
+    <w:nsid w:val="AE325267"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5129,51 +5220,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="76962017"/>
+    <w:nsid w:val="2CD9F1E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5277,51 +5368,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="B14B2516"/>
+    <w:nsid w:val="F46D30CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5425,51 +5516,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="9D05521F"/>
+    <w:nsid w:val="8AE4DCE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5573,51 +5664,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="D25AEA3C"/>
+    <w:nsid w:val="A2BEA4BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5721,51 +5812,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="A7182E77"/>
+    <w:nsid w:val="F3D6C419"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5869,51 +5960,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="87A67F8E"/>
+    <w:nsid w:val="1B02B668"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6017,51 +6108,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="7431D343"/>
+    <w:nsid w:val="8F2BCFF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>