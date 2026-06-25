--- v0 (2026-05-04)
+++ v1 (2026-06-25)
@@ -12,51 +12,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 07 - Édité le 04/05/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 07 - Édité le 25/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 07 « Systèmes d'isolation extérieure avec enduit et produits connexes »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2603,51 +2603,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="A3E2C887"/>
+    <w:nsid w:val="6C80265B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2751,51 +2751,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="4DF3E06A"/>
+    <w:nsid w:val="F6D2C2D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2899,51 +2899,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="4431F34F"/>
+    <w:nsid w:val="0C52665B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3047,51 +3047,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="EC7BA873"/>
+    <w:nsid w:val="A4472DDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3195,51 +3195,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="10C8520C"/>
+    <w:nsid w:val="FA8B718E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3343,51 +3343,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="8832E42E"/>
+    <w:nsid w:val="AF9E6002"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3491,51 +3491,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="1F359AF0"/>
+    <w:nsid w:val="93C6D1CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3639,51 +3639,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="69FA4A38"/>
+    <w:nsid w:val="48F7EC7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3787,51 +3787,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="D5B363CE"/>
+    <w:nsid w:val="E19EC106"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3935,51 +3935,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="BC3721DC"/>
+    <w:nsid w:val="6EA27AFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4083,51 +4083,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="B86660E5"/>
+    <w:nsid w:val="A72214F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4231,51 +4231,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="92CF4172"/>
+    <w:nsid w:val="636A42CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4379,51 +4379,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="D1E1E0C4"/>
+    <w:nsid w:val="D415D07B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4527,51 +4527,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="762918C7"/>
+    <w:nsid w:val="C4FCC723"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4675,51 +4675,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="3D9EE8F7"/>
+    <w:nsid w:val="745AA813"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4823,51 +4823,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="45C7AF41"/>
+    <w:nsid w:val="74C19490"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4971,51 +4971,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="A819941C"/>
+    <w:nsid w:val="770ACE77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5119,51 +5119,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="2930AB95"/>
+    <w:nsid w:val="957E62CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5267,51 +5267,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="C6F49535"/>
+    <w:nsid w:val="4017E5A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5415,51 +5415,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="456C6637"/>
+    <w:nsid w:val="0DF82B8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5563,51 +5563,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="86F06DCC"/>
+    <w:nsid w:val="B32C652A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5711,51 +5711,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="1B2E0E30"/>
+    <w:nsid w:val="1F69E1E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5859,51 +5859,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="8430334D"/>
+    <w:nsid w:val="00CA6BA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6007,51 +6007,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="A40BEA0B"/>
+    <w:nsid w:val="3A921755"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6155,51 +6155,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="E80DF54E"/>
+    <w:nsid w:val="ECF6C334"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>