--- v1 (2026-06-25)
+++ v2 (2026-08-09)
@@ -12,51 +12,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 07 - Édité le 25/06/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 07 - Édité le 09/08/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 07 « Systèmes d'isolation extérieure avec enduit et produits connexes »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2603,51 +2603,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="6C80265B"/>
+    <w:nsid w:val="920B9C61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2751,51 +2751,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="F6D2C2D6"/>
+    <w:nsid w:val="2179E91C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2899,51 +2899,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="0C52665B"/>
+    <w:nsid w:val="5C648F20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3047,51 +3047,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="A4472DDC"/>
+    <w:nsid w:val="8121135C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3195,51 +3195,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="FA8B718E"/>
+    <w:nsid w:val="E73E53D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3343,51 +3343,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="AF9E6002"/>
+    <w:nsid w:val="F936D82F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3491,51 +3491,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="93C6D1CC"/>
+    <w:nsid w:val="AE67E5C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3639,51 +3639,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="48F7EC7A"/>
+    <w:nsid w:val="E665C9D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3787,51 +3787,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="E19EC106"/>
+    <w:nsid w:val="07F20A78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3935,51 +3935,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="6EA27AFA"/>
+    <w:nsid w:val="025B5259"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4083,51 +4083,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="A72214F3"/>
+    <w:nsid w:val="49344012"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4231,51 +4231,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="636A42CF"/>
+    <w:nsid w:val="4DA70516"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4379,51 +4379,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="D415D07B"/>
+    <w:nsid w:val="87490BF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4527,51 +4527,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="C4FCC723"/>
+    <w:nsid w:val="44D451A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4675,51 +4675,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="745AA813"/>
+    <w:nsid w:val="D2C6325D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4823,51 +4823,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="74C19490"/>
+    <w:nsid w:val="FC07CFD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4971,51 +4971,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="770ACE77"/>
+    <w:nsid w:val="C71EFBDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5119,51 +5119,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="957E62CD"/>
+    <w:nsid w:val="87D2555D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5267,51 +5267,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="4017E5A5"/>
+    <w:nsid w:val="E263CEA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5415,51 +5415,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="0DF82B8C"/>
+    <w:nsid w:val="0E390A83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5563,51 +5563,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="B32C652A"/>
+    <w:nsid w:val="6B9F80B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5711,51 +5711,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="1F69E1E9"/>
+    <w:nsid w:val="DC99293C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5859,51 +5859,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="00CA6BA7"/>
+    <w:nsid w:val="9CB3A1A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6007,51 +6007,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="3A921755"/>
+    <w:nsid w:val="5B1A5FDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6155,51 +6155,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="ECF6C334"/>
+    <w:nsid w:val="86BEEAC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>