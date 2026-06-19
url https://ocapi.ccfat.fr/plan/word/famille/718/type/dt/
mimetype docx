--- v0 (2026-04-30)
+++ v1 (2026-06-19)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 20 - Édité le 30/04/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 20 - Édité le 19/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 20 « Produits et procédés spéciaux d'isolation »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2953,51 +2953,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="F443F630"/>
+    <w:nsid w:val="6BFE2892"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3101,51 +3101,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="306F5340"/>
+    <w:nsid w:val="C0AA9A85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3249,51 +3249,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="DC41F6DE"/>
+    <w:nsid w:val="65892A17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3397,51 +3397,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="BCC6220E"/>
+    <w:nsid w:val="219124DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3545,51 +3545,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="15CE9FDC"/>
+    <w:nsid w:val="BA8A02DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3693,51 +3693,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="A0F2B0DE"/>
+    <w:nsid w:val="C8F25656"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3841,51 +3841,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="24E8B3EC"/>
+    <w:nsid w:val="59216DAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3989,51 +3989,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="3B36B164"/>
+    <w:nsid w:val="4B6666EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4137,51 +4137,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="5A505B5E"/>
+    <w:nsid w:val="51EFF50A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4285,51 +4285,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="D0398FD8"/>
+    <w:nsid w:val="0CE70033"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4433,51 +4433,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="0B336590"/>
+    <w:nsid w:val="FC4F7F0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4581,51 +4581,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="74A31F86"/>
+    <w:nsid w:val="1BC0A88E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4729,51 +4729,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="192C6725"/>
+    <w:nsid w:val="7F22E067"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4877,51 +4877,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="7124C6FF"/>
+    <w:nsid w:val="3F5D62E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5025,51 +5025,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="2EE3C5C0"/>
+    <w:nsid w:val="75D0A103"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5173,51 +5173,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="4CD0480A"/>
+    <w:nsid w:val="587781B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5321,51 +5321,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="EFD49169"/>
+    <w:nsid w:val="AD5069B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5469,51 +5469,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="5DC4792F"/>
+    <w:nsid w:val="915F60B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5617,51 +5617,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="DE406579"/>
+    <w:nsid w:val="CA3F450E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5765,51 +5765,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="EB29DDCE"/>
+    <w:nsid w:val="E1CC6D5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>