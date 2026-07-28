--- v1 (2026-06-19)
+++ v2 (2026-07-28)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 20 - Édité le 19/06/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 20 - Édité le 28/07/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 20 « Produits et procédés spéciaux d'isolation »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2953,51 +2953,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="6BFE2892"/>
+    <w:nsid w:val="764FBC2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3101,51 +3101,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="C0AA9A85"/>
+    <w:nsid w:val="378C49EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3249,51 +3249,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="65892A17"/>
+    <w:nsid w:val="0ACD4DC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3397,51 +3397,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="219124DB"/>
+    <w:nsid w:val="86058526"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3545,51 +3545,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="BA8A02DF"/>
+    <w:nsid w:val="670611B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3693,51 +3693,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="C8F25656"/>
+    <w:nsid w:val="162EED3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3841,51 +3841,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="59216DAF"/>
+    <w:nsid w:val="A32F022D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3989,51 +3989,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="4B6666EA"/>
+    <w:nsid w:val="EDF78A0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4137,51 +4137,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="51EFF50A"/>
+    <w:nsid w:val="416C96EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4285,51 +4285,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="0CE70033"/>
+    <w:nsid w:val="8778AF3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4433,51 +4433,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="FC4F7F0B"/>
+    <w:nsid w:val="FB1F7E1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4581,51 +4581,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="1BC0A88E"/>
+    <w:nsid w:val="3036C161"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4729,51 +4729,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="7F22E067"/>
+    <w:nsid w:val="0EA841A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4877,51 +4877,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="3F5D62E1"/>
+    <w:nsid w:val="FBC73B58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5025,51 +5025,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="75D0A103"/>
+    <w:nsid w:val="3F91C139"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5173,51 +5173,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="587781B3"/>
+    <w:nsid w:val="8B30A8F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5321,51 +5321,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="AD5069B7"/>
+    <w:nsid w:val="8535C778"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5469,51 +5469,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="915F60B9"/>
+    <w:nsid w:val="EFC82584"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5617,51 +5617,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="CA3F450E"/>
+    <w:nsid w:val="981CAD6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5765,51 +5765,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="E1CC6D5A"/>
+    <w:nsid w:val="4B9CA91F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>