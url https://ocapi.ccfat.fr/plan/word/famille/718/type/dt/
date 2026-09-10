--- v2 (2026-07-28)
+++ v3 (2026-09-10)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 20 - Édité le 28/07/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 20 - Édité le 10/09/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 20 « Produits et procédés spéciaux d'isolation »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2953,51 +2953,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="764FBC2F"/>
+    <w:nsid w:val="1F1BA4B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3101,51 +3101,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="378C49EB"/>
+    <w:nsid w:val="B3AE8C14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3249,51 +3249,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="0ACD4DC8"/>
+    <w:nsid w:val="00A35C2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3397,51 +3397,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="86058526"/>
+    <w:nsid w:val="AB46C872"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3545,51 +3545,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="670611B6"/>
+    <w:nsid w:val="862AE8C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3693,51 +3693,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="162EED3C"/>
+    <w:nsid w:val="867B9A8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3841,51 +3841,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="A32F022D"/>
+    <w:nsid w:val="D408488B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3989,51 +3989,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="EDF78A0E"/>
+    <w:nsid w:val="62B20FB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4137,51 +4137,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="416C96EA"/>
+    <w:nsid w:val="9317154B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4285,51 +4285,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="8778AF3E"/>
+    <w:nsid w:val="DB42DB39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4433,51 +4433,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="FB1F7E1B"/>
+    <w:nsid w:val="6B2A4A70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4581,51 +4581,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="3036C161"/>
+    <w:nsid w:val="EF8F9119"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4729,51 +4729,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="0EA841A0"/>
+    <w:nsid w:val="2ABA8EA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4877,51 +4877,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="FBC73B58"/>
+    <w:nsid w:val="A5582CE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5025,51 +5025,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="3F91C139"/>
+    <w:nsid w:val="132F2AB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5173,51 +5173,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="8B30A8F2"/>
+    <w:nsid w:val="F56E20FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5321,51 +5321,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="8535C778"/>
+    <w:nsid w:val="E7486D43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5469,51 +5469,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="EFC82584"/>
+    <w:nsid w:val="AC4096E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5617,51 +5617,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="981CAD6B"/>
+    <w:nsid w:val="B5DABDF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5765,51 +5765,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="4B9CA91F"/>
+    <w:nsid w:val="894BDCA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>