--- v0 (2026-05-20)
+++ v1 (2026-07-04)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 20 - Édité le 20/05/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 20 - Édité le 05/07/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 20 « Produits et procédés spéciaux d'isolation »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2845,51 +2845,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="CE1F8D94"/>
+    <w:nsid w:val="2F5DAB27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2993,51 +2993,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="B9972088"/>
+    <w:nsid w:val="5935F3CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3141,51 +3141,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="8EE79D59"/>
+    <w:nsid w:val="A9AC4F63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3289,51 +3289,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="E9F22DC5"/>
+    <w:nsid w:val="AB16746A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3437,51 +3437,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="B312CF96"/>
+    <w:nsid w:val="343A124C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3585,51 +3585,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="8737B17B"/>
+    <w:nsid w:val="5D276AA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3733,51 +3733,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="A1DD41AE"/>
+    <w:nsid w:val="9197EA9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3881,51 +3881,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="28FBB75F"/>
+    <w:nsid w:val="244E8526"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4029,51 +4029,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="D83B2133"/>
+    <w:nsid w:val="DBE99299"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4177,51 +4177,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="92228675"/>
+    <w:nsid w:val="C830D65F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4325,51 +4325,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="F79FAA3E"/>
+    <w:nsid w:val="CA96BB22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4473,51 +4473,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="3D71821A"/>
+    <w:nsid w:val="FD1F4C58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4621,51 +4621,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="D40E115E"/>
+    <w:nsid w:val="00B3C2A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4769,51 +4769,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="D4C578FA"/>
+    <w:nsid w:val="6BC2A994"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4917,51 +4917,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="766E7C75"/>
+    <w:nsid w:val="1F13326F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5065,51 +5065,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="BE851399"/>
+    <w:nsid w:val="C543B292"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5213,51 +5213,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="2E12172B"/>
+    <w:nsid w:val="79315C4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5361,51 +5361,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="EF46648A"/>
+    <w:nsid w:val="AD1B7961"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5509,51 +5509,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="EFE02994"/>
+    <w:nsid w:val="B3195336"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5657,51 +5657,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="87823A0D"/>
+    <w:nsid w:val="CF8EB210"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>