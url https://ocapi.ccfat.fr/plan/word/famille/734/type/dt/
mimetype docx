--- v1 (2026-07-04)
+++ v2 (2026-07-26)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 20 - Édité le 05/07/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 20 - Édité le 26/07/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 20 « Produits et procédés spéciaux d'isolation »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2845,51 +2845,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="2F5DAB27"/>
+    <w:nsid w:val="B5BC2374"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2993,51 +2993,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="5935F3CA"/>
+    <w:nsid w:val="6352426F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3141,51 +3141,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="A9AC4F63"/>
+    <w:nsid w:val="FBC381D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3289,51 +3289,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="AB16746A"/>
+    <w:nsid w:val="84C257E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3437,51 +3437,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="343A124C"/>
+    <w:nsid w:val="B149116B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3585,51 +3585,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="5D276AA4"/>
+    <w:nsid w:val="E3EE8214"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3733,51 +3733,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="9197EA9E"/>
+    <w:nsid w:val="1678ADBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3881,51 +3881,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="244E8526"/>
+    <w:nsid w:val="67DD26FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4029,51 +4029,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="DBE99299"/>
+    <w:nsid w:val="3FF3ACCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4177,51 +4177,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="C830D65F"/>
+    <w:nsid w:val="C728384E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4325,51 +4325,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="CA96BB22"/>
+    <w:nsid w:val="98BBF6FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4473,51 +4473,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="FD1F4C58"/>
+    <w:nsid w:val="7EC41D40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4621,51 +4621,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="00B3C2A4"/>
+    <w:nsid w:val="9BE59896"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4769,51 +4769,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="6BC2A994"/>
+    <w:nsid w:val="B623F1C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4917,51 +4917,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="1F13326F"/>
+    <w:nsid w:val="44906E6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5065,51 +5065,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="C543B292"/>
+    <w:nsid w:val="037F9422"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5213,51 +5213,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="79315C4D"/>
+    <w:nsid w:val="CDF3FDC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5361,51 +5361,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="AD1B7961"/>
+    <w:nsid w:val="D881B756"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5509,51 +5509,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="B3195336"/>
+    <w:nsid w:val="A7704C96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5657,51 +5657,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="CF8EB210"/>
+    <w:nsid w:val="DD4C817D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>