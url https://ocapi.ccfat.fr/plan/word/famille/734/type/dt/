--- v2 (2026-07-26)
+++ v3 (2026-08-19)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 20 - Édité le 26/07/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 20 - Édité le 19/08/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 20 « Produits et procédés spéciaux d'isolation »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2845,51 +2845,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="B5BC2374"/>
+    <w:nsid w:val="60CED87B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2993,51 +2993,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="6352426F"/>
+    <w:nsid w:val="B67D821D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3141,51 +3141,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="FBC381D3"/>
+    <w:nsid w:val="BEAE1A00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3289,51 +3289,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="84C257E0"/>
+    <w:nsid w:val="47D8287E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3437,51 +3437,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="B149116B"/>
+    <w:nsid w:val="4187BC2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3585,51 +3585,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="E3EE8214"/>
+    <w:nsid w:val="3BEA7F02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3733,51 +3733,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="1678ADBD"/>
+    <w:nsid w:val="12AEBFAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3881,51 +3881,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="67DD26FC"/>
+    <w:nsid w:val="861F87D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4029,51 +4029,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="3FF3ACCE"/>
+    <w:nsid w:val="65D0BBB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4177,51 +4177,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="C728384E"/>
+    <w:nsid w:val="D9AD7A10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4325,51 +4325,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="98BBF6FF"/>
+    <w:nsid w:val="B6D76A38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4473,51 +4473,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="7EC41D40"/>
+    <w:nsid w:val="CAB2B292"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4621,51 +4621,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="9BE59896"/>
+    <w:nsid w:val="3BA11589"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4769,51 +4769,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="B623F1C1"/>
+    <w:nsid w:val="6D51F694"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4917,51 +4917,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="44906E6B"/>
+    <w:nsid w:val="6E4FFF8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5065,51 +5065,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="037F9422"/>
+    <w:nsid w:val="A6A036F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5213,51 +5213,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="CDF3FDC1"/>
+    <w:nsid w:val="B9CAF90D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5361,51 +5361,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="D881B756"/>
+    <w:nsid w:val="7B91BF2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5509,51 +5509,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="A7704C96"/>
+    <w:nsid w:val="9C3B20A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5657,51 +5657,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="DD4C817D"/>
+    <w:nsid w:val="AE37CE58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>