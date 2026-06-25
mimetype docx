--- v0 (2026-05-04)
+++ v1 (2026-06-25)
@@ -12,51 +12,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 07 - Édité le 04/05/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 07 - Édité le 25/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 07 « Systèmes d'isolation extérieure avec enduit et produits connexes »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2948,51 +2948,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="ABC114C1"/>
+    <w:nsid w:val="59B4F787"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3096,51 +3096,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="9048DD0B"/>
+    <w:nsid w:val="62EC889F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3244,51 +3244,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="9FBDB370"/>
+    <w:nsid w:val="5EB5B60E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3392,51 +3392,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="6FA8489C"/>
+    <w:nsid w:val="2E6069CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3540,51 +3540,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="ABE8F8C0"/>
+    <w:nsid w:val="5C0C8715"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3688,51 +3688,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="9BACD42D"/>
+    <w:nsid w:val="00DB1899"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3836,51 +3836,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="E5965AE9"/>
+    <w:nsid w:val="C2CEC347"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3984,51 +3984,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="90277581"/>
+    <w:nsid w:val="97396F1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4132,51 +4132,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="95438548"/>
+    <w:nsid w:val="3816C1E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4280,51 +4280,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="305F9F8C"/>
+    <w:nsid w:val="07B10578"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4428,51 +4428,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="191236CA"/>
+    <w:nsid w:val="A9FB15F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4576,51 +4576,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="4DCD1A93"/>
+    <w:nsid w:val="6D90B655"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4724,51 +4724,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="5DB4BE70"/>
+    <w:nsid w:val="3EE446C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4872,51 +4872,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="48505093"/>
+    <w:nsid w:val="205AA4E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5020,51 +5020,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="04FD0207"/>
+    <w:nsid w:val="60D9668A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5168,51 +5168,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="ED6B90CD"/>
+    <w:nsid w:val="593355A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5316,51 +5316,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="345CF488"/>
+    <w:nsid w:val="E4403666"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5464,51 +5464,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="9D1AFC2C"/>
+    <w:nsid w:val="DDB44C94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5612,51 +5612,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="E9C1C632"/>
+    <w:nsid w:val="D897C9F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5760,51 +5760,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="30954549"/>
+    <w:nsid w:val="68C3D83E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5908,51 +5908,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="296521EE"/>
+    <w:nsid w:val="620FA5EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6056,51 +6056,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="288F80A2"/>
+    <w:nsid w:val="41451FD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6204,51 +6204,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="6AB82363"/>
+    <w:nsid w:val="DF35E7AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6352,51 +6352,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="A9E63B61"/>
+    <w:nsid w:val="AC4A1169"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6500,51 +6500,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="1131D74E"/>
+    <w:nsid w:val="B2689BF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6648,51 +6648,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="C349D2FB"/>
+    <w:nsid w:val="F2BE49AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6796,51 +6796,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="9E11E770"/>
+    <w:nsid w:val="3A45D1FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6944,51 +6944,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="C05E36DB"/>
+    <w:nsid w:val="57622B2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7092,51 +7092,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="15B6022C"/>
+    <w:nsid w:val="7A3BBF16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>