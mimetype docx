--- v1 (2026-06-25)
+++ v2 (2026-08-09)
@@ -12,51 +12,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 07 - Édité le 25/06/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 07 - Édité le 09/08/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 07 « Systèmes d'isolation extérieure avec enduit et produits connexes »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2948,51 +2948,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="59B4F787"/>
+    <w:nsid w:val="4226CC88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3096,51 +3096,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="62EC889F"/>
+    <w:nsid w:val="51100545"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3244,51 +3244,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="5EB5B60E"/>
+    <w:nsid w:val="EC3FDFCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3392,51 +3392,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="2E6069CB"/>
+    <w:nsid w:val="AAB8147A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3540,51 +3540,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="5C0C8715"/>
+    <w:nsid w:val="77D4CD67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3688,51 +3688,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="00DB1899"/>
+    <w:nsid w:val="306DDF8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3836,51 +3836,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="C2CEC347"/>
+    <w:nsid w:val="244F7AD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3984,51 +3984,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="97396F1D"/>
+    <w:nsid w:val="B0CE0163"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4132,51 +4132,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="3816C1E8"/>
+    <w:nsid w:val="55AD6A55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4280,51 +4280,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="07B10578"/>
+    <w:nsid w:val="73BD0DD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4428,51 +4428,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="A9FB15F9"/>
+    <w:nsid w:val="43F3053E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4576,51 +4576,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="6D90B655"/>
+    <w:nsid w:val="89DA7957"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4724,51 +4724,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="3EE446C5"/>
+    <w:nsid w:val="403F21EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4872,51 +4872,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="205AA4E2"/>
+    <w:nsid w:val="BA4A560E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5020,51 +5020,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="60D9668A"/>
+    <w:nsid w:val="1508C8A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5168,51 +5168,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="593355A5"/>
+    <w:nsid w:val="A2946EC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5316,51 +5316,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="E4403666"/>
+    <w:nsid w:val="DEAD7B5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5464,51 +5464,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="DDB44C94"/>
+    <w:nsid w:val="FE2986E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5612,51 +5612,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="D897C9F8"/>
+    <w:nsid w:val="03CD62CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5760,51 +5760,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="68C3D83E"/>
+    <w:nsid w:val="81A4F7DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5908,51 +5908,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="620FA5EF"/>
+    <w:nsid w:val="962EA683"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6056,51 +6056,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="41451FD0"/>
+    <w:nsid w:val="E3284A10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6204,51 +6204,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="DF35E7AC"/>
+    <w:nsid w:val="FED2F6F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6352,51 +6352,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="AC4A1169"/>
+    <w:nsid w:val="CF1C97C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6500,51 +6500,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="B2689BF0"/>
+    <w:nsid w:val="EF5BE696"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6648,51 +6648,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="F2BE49AA"/>
+    <w:nsid w:val="C844C2AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6796,51 +6796,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="3A45D1FC"/>
+    <w:nsid w:val="C233776F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6944,51 +6944,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="57622B2B"/>
+    <w:nsid w:val="FF760B42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7092,51 +7092,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="7A3BBF16"/>
+    <w:nsid w:val="04A59EC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>