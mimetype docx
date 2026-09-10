--- v2 (2026-08-09)
+++ v3 (2026-09-10)
@@ -12,51 +12,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 07 - Édité le 09/08/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 07 - Édité le 10/09/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 07 « Systèmes d'isolation extérieure avec enduit et produits connexes »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2948,51 +2948,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="4226CC88"/>
+    <w:nsid w:val="288CABA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3096,51 +3096,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="51100545"/>
+    <w:nsid w:val="57A481E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3244,51 +3244,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="EC3FDFCF"/>
+    <w:nsid w:val="ACDAAE59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3392,51 +3392,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="AAB8147A"/>
+    <w:nsid w:val="FCEA274A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3540,51 +3540,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="77D4CD67"/>
+    <w:nsid w:val="D0957447"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3688,51 +3688,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="306DDF8E"/>
+    <w:nsid w:val="BE4598E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3836,51 +3836,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="244F7AD1"/>
+    <w:nsid w:val="6DA54FB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3984,51 +3984,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="B0CE0163"/>
+    <w:nsid w:val="35A17F80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4132,51 +4132,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="55AD6A55"/>
+    <w:nsid w:val="47C8C34C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4280,51 +4280,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="73BD0DD4"/>
+    <w:nsid w:val="76BE5C22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4428,51 +4428,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="43F3053E"/>
+    <w:nsid w:val="52FD3DB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4576,51 +4576,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="89DA7957"/>
+    <w:nsid w:val="10CE6720"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4724,51 +4724,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="403F21EC"/>
+    <w:nsid w:val="617523E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4872,51 +4872,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="BA4A560E"/>
+    <w:nsid w:val="66AAE098"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5020,51 +5020,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="1508C8A4"/>
+    <w:nsid w:val="227C3AC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5168,51 +5168,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="A2946EC7"/>
+    <w:nsid w:val="9A7F13A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5316,51 +5316,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="DEAD7B5E"/>
+    <w:nsid w:val="D12B052B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5464,51 +5464,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="FE2986E9"/>
+    <w:nsid w:val="E66F0736"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5612,51 +5612,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="03CD62CB"/>
+    <w:nsid w:val="EC296A4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5760,51 +5760,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="81A4F7DF"/>
+    <w:nsid w:val="7668B139"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5908,51 +5908,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="962EA683"/>
+    <w:nsid w:val="BE7F8C46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6056,51 +6056,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="E3284A10"/>
+    <w:nsid w:val="1E122A5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6204,51 +6204,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="FED2F6F7"/>
+    <w:nsid w:val="DCF162AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6352,51 +6352,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="CF1C97C0"/>
+    <w:nsid w:val="8556C14E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6500,51 +6500,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="EF5BE696"/>
+    <w:nsid w:val="1568A44D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6648,51 +6648,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="C844C2AB"/>
+    <w:nsid w:val="2D6EFDA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6796,51 +6796,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="C233776F"/>
+    <w:nsid w:val="77137EE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6944,51 +6944,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="FF760B42"/>
+    <w:nsid w:val="4DF62D89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7092,51 +7092,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="04A59EC7"/>
+    <w:nsid w:val="0D46C544"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>