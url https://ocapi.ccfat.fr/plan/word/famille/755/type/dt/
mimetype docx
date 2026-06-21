--- v0 (2026-05-04)
+++ v1 (2026-06-21)
@@ -11,136 +11,1699 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 3.1 - Édité le 04/05/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 3.1 - Édité le 21/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 3.1 « Planchers et accessoires de plancher »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
         <w:t xml:space="preserve">Famille de produits ou procédés : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h3"/>
         </w:rPr>
         <w:t xml:space="preserve">Plancher béton coulé en place avec élégissement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Matériau d'élégissement</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 30/01/2025</w:t>
+        <w:t xml:space="preserve">1. Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.1. Principe</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 29/01/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Le GS n°20 sera consulté dans les cas où le matériau d'élégissement est un matériau biosourcé.</w:t>
+        <w:t xml:space="preserve">Décrire le plancher formé par l’assemblage des composants (type de dalles, largeur de nervures, hauteur minimum et maximum, etc.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Identifier les supports visés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Expliciter le caractère non traditionnel du procédé.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2. Description des composants</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2.1. Eléments d'élégissement</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 29/01/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Décrire les produits d’élégissement (matériaux, dimensions et tolérances, classement de réaction au feu, etc.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Le GS n°20 sera consulté dans les cas où le matériau d'élégissement est un matériau biosourcé.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Justification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Schémas cotés des produits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Le risque de développement fongique du matériau biosourcé sera évalué en tenant compte de l'usage du matériau d'élégissement pouvant être spécifique au procédé.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2.2. Eléments spéciaux d’élégissement (le cas échéant)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 29/01/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Décrire les accessoires éventuels pour le traitement de points singuliers notamment :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Réservations ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dalles biaises ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Membrures surépaissies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Schémas cotés illustrant les cas limites.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2.3. Matériaux</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 29/01/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pour le béton, préciser la nature du ciment et justifier la conformité à la norme NF EN 206+A2/CN.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tous les aciers sont certifiés NF par l’AFCAB ou équivalent et conformes à la norme NF EN 10080. Préciser la classe et la nuance d'acier.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2.4. Identification</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 29/01/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Détailler la méthode d'identification et de marquage des produits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Préciser la codification de la désignation des produits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">produire un exemple d'étiquette.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Domaine d'emploi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 29/01/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Décrire le domaine d'emploi visé :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Types d’ouvrages (localisation du plancher et nature du bâtiment) ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Fonction principale (plancher intermédiaire, sur vide-sanitaire, support d'étanchéité, support de couverture) ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Fonctionnement global de la structure, liaisons entre élément ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Types de sollicitations (statiques, dynamiques, fatigue, chocs, etc.) ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Conditions environnementales (classes d’exposition, atmosphères agressives, etc.) ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zones géographiques ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zones sismiques et catégories d’importance de bâtiments ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Utilisation revendiquée dans les DROM-PTOM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Conception</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.1. Dimensionnement en situation normale</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 29/01/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Préciser les règles de conception du plancher, y compris les règles pour les points singuliers (ouvertures, biais, disposition en rives, etc.) et les porte-à-faux s’ils sont visés. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Détailler les supports visés (appuis de rives et appuis intermédiaires).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A minima, détailler les données et éléments d'information à fournir par l’entreprise au titulaire pour réaliser le dimensionnement du plancher, si ce dernier réalise la conception.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Exemple de notes de calcul :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dimensionnement du plancher en phase définitive et en phase provisoire ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Vérification des points singuliers ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Vérification des conditions d’appui en fonction du support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Schémas et dispositions particulières.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.2. Utilisation en zone sismique (le cas échéant)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 29/01/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Détailler les dispositions à considérer lorsque des exigences sismiques sont applicables aux ouvrages visés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Exemple de note de calcul.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.3. Résistance au feu (le cas échéant)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 29/01/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Préciser les modalités de prise en compte du risque d'incendie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Si la norme NF EN 1992-1-2 n'est pas applicable, une Appréciation de Laboratoire de résistance au feu sera requise.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">L'Appréciation de Laboratoire de résistance au feu doit être accompagnée d’un exemple de note de calcul.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.4. Trémies</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 29/01/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Détailler les solutions retenues pour le traitement des trémies et des réservations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.5. Porte-à-faux</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 29/01/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Détailler les solutions retenues pour le traitement des porte-à-faux.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Description de la mise en œuvre</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 29/01/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Décrire le mode opératoire du procédé et ses préciser ses spécificités.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Lister les documents à transmettre à l’entreprise chargée de la mise en œuvre du procédé : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Notice de pose ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Plan de pose ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">PAQ mise en œuvre ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Autres documents éventuels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Préciser les dispositions adoptées pour veiller au respect des exigences de planéité des supports conformément à la norme NF DTU 21.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Exemple de plan de pose.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Notice de pose.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Exemple de fiche d’auto-contrôle éventuelle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Traitement en fin de vie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 29/01/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Justification des performances environnementales (caractérisation de la performance intrinsèque du système). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Déclaration environnementale (FDES).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Conditions d'exploitation et assistance technique</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.1. Rôle des intervenants</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 29/01/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Préciser le rôle du titulaire, du potentiel bureau d’étude externe et de l’entreprise.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.2. Assistance technique</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 29/01/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Préciser la documentation fournie par le titulaire aux différents intervenants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Préciser si une formation est nécessaire pour garantir la bonne mise en œuvre du procédé.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Fabrication et contrôles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.1. Fabrication des produits</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 29/01/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Décrire la fabrication des produits d’élégissement et les contrôles associés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Visite d’usine.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.2. Contrôles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 29/01/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Détailler les modalités de contrôle interne et le suivi par tierce partie le cas échéant. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Si une certification de produit est prévue, préciser les produits soumis au plan de contrôle interne prévu par le référentiel de la certification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Plan d’assurance qualité (PAQ) de la fabrication et registres de contrôles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Certificat le cas échéant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Identification des sites de fabrication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Finitions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.1. Sols</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 29/01/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Détailler les finitions admises et préciser les limites de flèche ainsi que le traitement de la continuité des planchers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.2. Plafonds</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 29/01/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Décrire les finitions admises en sous-face et préciser les possibilités de fixation en sous-face.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Cas des toitures terrasses (le cas échéant)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 29/01/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Lister les destinations visées lorsque les éléments de planchers peuvent être utilisés comme éléments porteurs de toiture et support de l’étanchéité pour les destinations suivantes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Préciser :  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Traitements d'étanchéité ;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Les dispositifs de collecte et d’évacuation des eaux pluviales et les pénétrations ;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Traitement des zones d'appuis et de joints ;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Traitement des points singuliers (reliefs, retombées, chéneaux, joints de dilatation, évacuations, pénétrations, etc.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Lorsqu'elle est nécessaire, une consultation du GS n°5.2 sera réalisée.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. Acoustique</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 29/01/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Justification des performances acoustiques (caractérisation de la performance acoustique intrinsèque du système (niveau de bruit d’impact, indice d’affaiblissement acoustique).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Essais.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. Références</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 29/01/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Fourniture d’une liste de référence pour la réalisation d’une enquête chantier. Les références doivent être représentatives du domaine d’emploi revendiqué. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Préciser pour chaque référence :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Date mise en œuvre ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Date réception ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Lieu ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Maître d'Ouvrage (nom+coord.) ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Maître d'Œuvre (nom+coord.) ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Entreprise (nom+coord.) ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Contrôleur technique (nom+coord.) ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rôle du titulaire (fabricant, poseur, etc.) ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Type de bâtiment/ouvrage (nb niveaux, super et/ou infra) ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Surface/quantité mise en œuvre ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Particularités (type de produit, gamme, etc.) ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pPr/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Désordres éventuels/difficultés particulières.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="font_h1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12. Schémas du Dossier Technique</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 29/01/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Géométrie des éléments ;Coupe sur éléments et section béton ;Coupes sur appuis ;Principe de mise en œuvre d'un plancher ;Principe de ferraillage d'un plancher.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811024" w:h="16837.795275591"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -266,51 +1829,958 @@
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="6C0966FE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="F562A621"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="0DE275DB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12">
+    <w:nsid w:val="C4902A99"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13">
+    <w:nsid w:val="BB0B1E20"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14">
+    <w:nsid w:val="EFE69390"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>