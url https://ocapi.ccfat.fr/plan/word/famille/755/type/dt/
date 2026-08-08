--- v1 (2026-06-21)
+++ v2 (2026-08-08)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 3.1 - Édité le 21/06/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 3.1 - Édité le 08/08/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 3.1 « Planchers et accessoires de plancher »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -1831,51 +1831,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="6C0966FE"/>
+    <w:nsid w:val="552652A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1979,51 +1979,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="F562A621"/>
+    <w:nsid w:val="4CA2697D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2127,51 +2127,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="0DE275DB"/>
+    <w:nsid w:val="0F7E6E47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2275,51 +2275,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="C4902A99"/>
+    <w:nsid w:val="CB296993"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2423,51 +2423,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="BB0B1E20"/>
+    <w:nsid w:val="25D7848A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2571,51 +2571,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="EFE69390"/>
+    <w:nsid w:val="967C9DFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>